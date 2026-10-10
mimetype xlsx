--- v4 (2026-08-26)
+++ v5 (2026-10-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Price'!$A$4:$J$65</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
-    <t>Прайс-лист на 26.08.2026 21:54</t>
+    <t>Прайс-лист на 10.10.2026 23:28</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Старая цена</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Миниатюра</t>
   </si>
@@ -124,57 +124,57 @@
   <si>
     <t>Межблочный кабель</t>
   </si>
   <si>
     <t>TWAC1</t>
   </si>
   <si>
     <t>есть</t>
   </si>
   <si>
     <t>AC-6</t>
   </si>
   <si>
     <t>TWAC6</t>
   </si>
   <si>
     <t>CO-1</t>
   </si>
   <si>
     <t>Цифровой коаксиальный кабель</t>
   </si>
   <si>
     <t>TWCO1</t>
   </si>
   <si>
+    <t>мало</t>
+  </si>
+  <si>
     <t>CO-6</t>
   </si>
   <si>
     <t>TWCO6</t>
-  </si>
-[...1 lines deleted...]
-    <t>мало</t>
   </si>
   <si>
     <t>GQ-2</t>
   </si>
   <si>
     <t>Оптический кабель</t>
   </si>
   <si>
     <t>TWGQ2</t>
   </si>
   <si>
     <t>GQ-6</t>
   </si>
   <si>
     <t>TWGQ6</t>
   </si>
   <si>
     <t>PX-1</t>
   </si>
   <si>
     <t>Балансный кабель</t>
   </si>
   <si>
     <t>TWPX1</t>
   </si>
@@ -1261,82 +1261,82 @@
       </c>
       <c r="F13" s="7">
         <v>9345</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H13" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I13" s="9"/>
       <c r="J13" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="D14" s="5" t="s">
-        <v>30</v>
+      <c r="D14" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="E14" s="8">
         <v>6800</v>
       </c>
       <c r="F14" s="7">
         <v>3740</v>
       </c>
       <c r="G14" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H14" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I14" s="9"/>
       <c r="J14" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="D15" s="6" t="s">
         <v>38</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>15</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="7">
         <v>9800</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I15" s="9"/>
       <c r="J15" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>41</v>
@@ -1349,80 +1349,80 @@
       </c>
       <c r="F16" s="7">
         <v>484</v>
       </c>
       <c r="G16" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H16" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I16" s="9"/>
       <c r="J16" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="D17" s="6" t="s">
-        <v>38</v>
+      <c r="D17" s="4" t="s">
+        <v>15</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="7">
         <v>1590</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I17" s="9"/>
       <c r="J17" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="D18" s="5" t="s">
-        <v>30</v>
+      <c r="D18" s="4" t="s">
+        <v>15</v>
       </c>
       <c r="E18" s="8">
         <v>11800</v>
       </c>
       <c r="F18" s="7">
         <v>6490</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I18" s="9"/>
       <c r="J18" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>48</v>
       </c>
@@ -1767,52 +1767,52 @@
       </c>
       <c r="F32" s="7">
         <v>116994</v>
       </c>
       <c r="G32" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H32" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I32" s="9"/>
       <c r="J32" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>81</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="D33" s="5" t="s">
-        <v>30</v>
+      <c r="D33" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="E33" s="8">
         <v>99990</v>
       </c>
       <c r="F33" s="7">
         <v>74993</v>
       </c>
       <c r="G33" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H33" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I33" s="9"/>
       <c r="J33" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>81</v>
       </c>
@@ -1930,81 +1930,81 @@
       <c r="F38" s="7">
         <v>89990</v>
       </c>
       <c r="G38" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H38" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I38" s="9"/>
       <c r="J38" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>96</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>97</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E39" s="8">
         <v>78800</v>
       </c>
       <c r="F39" s="7">
         <v>55160</v>
       </c>
       <c r="G39" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H39" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I39" s="9"/>
       <c r="J39" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="3" t="s">
         <v>98</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="D40" s="6" t="s">
-        <v>38</v>
+      <c r="D40" s="4" t="s">
+        <v>15</v>
       </c>
       <c r="E40" s="8">
         <v>118800</v>
       </c>
       <c r="F40" s="7">
         <v>71280</v>
       </c>
       <c r="G40" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H40" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I40" s="9"/>
       <c r="J40" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>101</v>
       </c>
@@ -2278,51 +2278,51 @@
       <c r="F51" s="7">
         <v>358990</v>
       </c>
       <c r="G51" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H51" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I51" s="9"/>
       <c r="J51" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>130</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E52" s="8">
         <v>289990</v>
       </c>
       <c r="F52" s="7">
         <v>144995</v>
       </c>
       <c r="G52" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H52" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I52" s="9"/>
       <c r="J52" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="3" t="s">
         <v>131</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>132</v>
       </c>
@@ -2336,81 +2336,81 @@
       <c r="F53" s="7">
         <v>178990</v>
       </c>
       <c r="G53" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H53" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I53" s="9"/>
       <c r="J53" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="3" t="s">
         <v>134</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>136</v>
       </c>
       <c r="D54" s="6" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E54" s="8">
         <v>284990</v>
       </c>
       <c r="F54" s="7">
         <v>156745</v>
       </c>
       <c r="G54" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H54" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I54" s="9"/>
       <c r="J54" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="3" t="s">
         <v>137</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>138</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>139</v>
       </c>
       <c r="D55" s="6" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E55" s="8">
         <v>346990</v>
       </c>
       <c r="F55" s="7">
         <v>190845</v>
       </c>
       <c r="G55" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H55" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I55" s="9"/>
       <c r="J55" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>141</v>
       </c>
@@ -2625,52 +2625,52 @@
       <c r="E63" s="7"/>
       <c r="F63" s="7">
         <v>181990</v>
       </c>
       <c r="G63" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H63" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I63" s="9"/>
       <c r="J63" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="3" t="s">
         <v>162</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>163</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>164</v>
       </c>
-      <c r="D64" s="6" t="s">
-        <v>38</v>
+      <c r="D64" s="4" t="s">
+        <v>15</v>
       </c>
       <c r="E64" s="7"/>
       <c r="F64" s="7">
         <v>79800</v>
       </c>
       <c r="G64" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H64" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I64" s="9"/>
       <c r="J64" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="3" t="s">
         <v>165</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>166</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>167</v>
@@ -2894,32 +2894,32 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Price</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>FriendlyCMS by Lazutin Igor Andreevich</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>tonewinner.mms.ru catalog price 26.08.2026 21:54</dc:title>
+  <dc:title>tonewinner.mms.ru catalog price 10.10.2026 23:28</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>