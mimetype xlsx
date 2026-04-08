--- v0 (2026-02-22)
+++ v1 (2026-04-08)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Price'!$A$4:$I$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="305">
   <si>
-    <t>Прайс-лист на 22.02.2026</t>
+    <t>Прайс-лист на 08.04.2026</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Псевдоним</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Рекомендованная цена</t>
   </si>
   <si>
     <t>Розничная цена</t>
   </si>
   <si>
     <t>Ссылка на картинку</t>
   </si>
   <si>
     <t>Ссылка на уменьшенную картинку</t>
   </si>
@@ -1644,147 +1644,147 @@
       </c>
       <c r="G12" s="4" t="s">
         <v>42</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>43</v>
       </c>
       <c r="I12" s="4">
         <v>0</v>
       </c>
       <c r="J12" s="4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E13" s="4">
         <v>6900</v>
       </c>
       <c r="F13" s="4">
         <v>4830</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>48</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>49</v>
       </c>
       <c r="I13" s="4">
         <v>0</v>
       </c>
       <c r="J13" s="4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>46</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E14" s="4">
         <v>9800</v>
       </c>
       <c r="F14" s="4">
         <v>6860</v>
       </c>
       <c r="G14" s="4" t="s">
         <v>53</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>54</v>
       </c>
       <c r="I14" s="4">
         <v>0</v>
       </c>
       <c r="J14" s="4" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>58</v>
       </c>
       <c r="D15" s="4">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="E15" s="4">
         <v>790</v>
       </c>
       <c r="F15" s="4">
         <v>553</v>
       </c>
       <c r="G15" s="4" t="s">
         <v>59</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I15" s="4">
         <v>0</v>
       </c>
       <c r="J15" s="4" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>63</v>
       </c>
       <c r="D16" s="4">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E16" s="4">
         <v>1600</v>
       </c>
       <c r="F16" s="4">
         <v>1120</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>64</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I16" s="4">
         <v>0</v>
       </c>
       <c r="J16" s="4" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B17" s="4" t="s">
@@ -1836,83 +1836,83 @@
       </c>
       <c r="G18" s="4" t="s">
         <v>76</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>77</v>
       </c>
       <c r="I18" s="4">
         <v>0</v>
       </c>
       <c r="J18" s="4" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>74</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>80</v>
       </c>
       <c r="D19" s="4">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E19" s="4">
         <v>27800</v>
       </c>
       <c r="F19" s="4">
         <v>19460</v>
       </c>
       <c r="G19" s="4" t="s">
         <v>81</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>82</v>
       </c>
       <c r="I19" s="4">
         <v>0</v>
       </c>
       <c r="J19" s="4" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>85</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>86</v>
       </c>
       <c r="D20" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E20" s="4">
         <v>4990</v>
       </c>
       <c r="F20" s="4">
         <v>2495</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>87</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>88</v>
       </c>
       <c r="I20" s="4">
         <v>0</v>
       </c>
       <c r="J20" s="4" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B21" s="5"/>
@@ -2010,51 +2010,51 @@
       </c>
       <c r="G24" s="4" t="s">
         <v>105</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>106</v>
       </c>
       <c r="I24" s="4">
         <v>0</v>
       </c>
       <c r="J24" s="4" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>98</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>109</v>
       </c>
       <c r="D25" s="4">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E25" s="4">
         <v>68800</v>
       </c>
       <c r="F25" s="4">
         <v>37840</v>
       </c>
       <c r="G25" s="4" t="s">
         <v>110</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>111</v>
       </c>
       <c r="I25" s="4">
         <v>0</v>
       </c>
       <c r="J25" s="4" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B26" s="5"/>
@@ -2784,51 +2784,51 @@
       </c>
       <c r="G51" s="4" t="s">
         <v>238</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>239</v>
       </c>
       <c r="I51" s="4">
         <v>0</v>
       </c>
       <c r="J51" s="4" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="4" t="s">
         <v>241</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>242</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>243</v>
       </c>
       <c r="D52" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E52" s="4">
         <v>178990</v>
       </c>
       <c r="F52" s="4">
         <v>98445</v>
       </c>
       <c r="G52" s="4" t="s">
         <v>244</v>
       </c>
       <c r="H52" s="4" t="s">
         <v>245</v>
       </c>
       <c r="I52" s="4">
         <v>0</v>
       </c>
       <c r="J52" s="4" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="4" t="s">
         <v>247</v>
       </c>
       <c r="B53" s="4" t="s">
@@ -2944,51 +2944,51 @@
       </c>
       <c r="G56" s="4" t="s">
         <v>268</v>
       </c>
       <c r="H56" s="4" t="s">
         <v>269</v>
       </c>
       <c r="I56" s="4">
         <v>0</v>
       </c>
       <c r="J56" s="4" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="4" t="s">
         <v>271</v>
       </c>
       <c r="B57" s="4" t="s">
         <v>272</v>
       </c>
       <c r="C57" s="4" t="s">
         <v>273</v>
       </c>
       <c r="D57" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E57" s="4">
         <v>187990</v>
       </c>
       <c r="F57" s="4">
         <v>103395</v>
       </c>
       <c r="G57" s="4" t="s">
         <v>274</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>275</v>
       </c>
       <c r="I57" s="4">
         <v>0</v>
       </c>
       <c r="J57" s="4" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="4" t="s">
         <v>277</v>
       </c>
       <c r="B58" s="4" t="s">
@@ -3177,32 +3177,32 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Price</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>FriendlyCMS by Lazutin Igor Andreevich</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>tonewinner.mms.ru catalog price 22.02.2026</dc:title>
+  <dc:title>tonewinner.mms.ru catalog price 08.04.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>