--- v1 (2026-04-08)
+++ v2 (2026-05-25)
@@ -1,1096 +1,708 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
-    <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Price'!$A$4:$I$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Price'!$A$4:$J$63</definedName>
   </definedNames>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="305">
-[...1 lines deleted...]
-    <t>Прайс-лист на 08.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+  <si>
+    <t>Прайс-лист на 25.05.2026 06:33</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
-    <t>Псевдоним</t>
+    <t>Описание</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
-    <t>Остаток</t>
-[...11 lines deleted...]
-    <t>Ссылка на уменьшенную картинку</t>
+    <t>Наличие</t>
+  </si>
+  <si>
+    <t>Старая цена</t>
+  </si>
+  <si>
+    <t>Цена</t>
+  </si>
+  <si>
+    <t>Изображение</t>
+  </si>
+  <si>
+    <t>Миниатюра</t>
   </si>
   <si>
     <t>Под заказ</t>
   </si>
   <si>
-    <t>Ссылка на позицию</t>
+    <t>Ссылка</t>
   </si>
   <si>
     <t>АКУСТИЧЕСКИЕ СИСТЕМЫ</t>
   </si>
   <si>
     <t>YX-01S</t>
   </si>
   <si>
     <t>Комплект акустических систем 5.1.2</t>
   </si>
   <si>
     <t>TWYX01SET512</t>
   </si>
   <si>
-    <t>images/products/tonewinner/0/tonewinner-yx-01s-set-512-akusticheskaya-sistema-atmos_id4_1.jpg</t>
-[...5 lines deleted...]
-    <t>tonewinner-yx-01s-set-5-1-2</t>
+    <t>нет</t>
+  </si>
+  <si>
+    <t>Смотреть на сайте</t>
   </si>
   <si>
     <t>YX-01P</t>
   </si>
   <si>
     <t>Комплект акустических систем  5.1.4</t>
   </si>
   <si>
     <t>TWYX01SSET</t>
   </si>
   <si>
-    <t>tonewinner-yx-01p-set-5-1-2</t>
-[...1 lines deleted...]
-  <si>
     <t>BL-5</t>
   </si>
   <si>
     <t>Полочная акустическая система</t>
   </si>
   <si>
     <t>TWBL5</t>
   </si>
   <si>
-    <t>images/products/tone-winner/0/bl-5_id29_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>TD-7SE</t>
   </si>
   <si>
     <t>TWTD7SE</t>
   </si>
   <si>
-    <t>images/products/tone-winner/0/td-7se_id32_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>КАБЕЛИ и АКСЕССУАРЫ</t>
   </si>
   <si>
     <t>AC-1</t>
   </si>
   <si>
     <t>Межблочный кабель</t>
   </si>
   <si>
     <t>TWAC1</t>
   </si>
   <si>
-    <t>images/products/tone-winner/0/ac-1_id34_1.jpg</t>
-[...5 lines deleted...]
-    <t>tonewinner-ac-1</t>
+    <t>есть</t>
   </si>
   <si>
     <t>AC-6</t>
   </si>
   <si>
     <t>TWAC6</t>
   </si>
   <si>
-    <t>images/products/tone-winner/0/ac-6_id35_6.png</t>
-[...7 lines deleted...]
-  <si>
     <t>CO-1</t>
   </si>
   <si>
     <t>Цифровой коаксиальный кабель</t>
   </si>
   <si>
     <t>TWCO1</t>
   </si>
   <si>
-    <t>images/products/tone-winner/0/co-1_id36_2.png</t>
-[...7 lines deleted...]
-  <si>
     <t>CO-6</t>
   </si>
   <si>
     <t>TWCO6</t>
   </si>
   <si>
-    <t>images/products/tone-winner/0/co-6_id37_2.png</t>
-[...7 lines deleted...]
-  <si>
     <t>GQ-2</t>
   </si>
   <si>
     <t>Оптический кабель</t>
   </si>
   <si>
     <t>TWGQ2</t>
   </si>
   <si>
-    <t>images/products/tone-winner/0/gq-2_id38_4.png</t>
-[...7 lines deleted...]
-  <si>
     <t>GQ-6</t>
   </si>
   <si>
     <t>TWGQ6</t>
   </si>
   <si>
-    <t>images/products/tone-winner/0/gq-6_id39_3.png</t>
-[...5 lines deleted...]
-    <t>tonewinner-gq-6</t>
+    <t>мало</t>
   </si>
   <si>
     <t>PX-1</t>
   </si>
   <si>
     <t>Балансный кабель</t>
   </si>
   <si>
     <t>TWPX1</t>
   </si>
   <si>
-    <t>images/products/tone-winner/0/px-1_id40_2.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>SC-1</t>
   </si>
   <si>
     <t>Акустический кабель</t>
   </si>
   <si>
     <t>TWSC1</t>
   </si>
   <si>
-    <t>images/products/tone-winner/0/sc-1_id41_4.png</t>
-[...7 lines deleted...]
-  <si>
     <t>SC-6</t>
   </si>
   <si>
     <t>TWSC6</t>
   </si>
   <si>
-    <t>images/products/tone-winner/0/sc-6_id42_5.png</t>
-[...7 lines deleted...]
-  <si>
     <t>ETM-3</t>
   </si>
   <si>
     <t>Микрофон калибровочный</t>
   </si>
   <si>
     <t>TWETM3HEL</t>
   </si>
   <si>
-    <t>images/products/tone-winner/0/etm-3_id77_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>ПРОИГРЫВАТЕЛИ</t>
   </si>
   <si>
     <t>TY-i30</t>
   </si>
   <si>
     <t>Сетевой медиа проигрыватель</t>
   </si>
   <si>
     <t>TWTYI30</t>
   </si>
   <si>
-    <t>images/products/tonewinner/0/tonewinner-ty-i30-cifrovoi-mediapleer_id7_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>TY-1CD</t>
   </si>
   <si>
     <t>CD проигрыватель</t>
   </si>
   <si>
     <t>TWTY1CD</t>
   </si>
   <si>
-    <t>images/products/tonewinner/0/tonewinner-ty-1cd-cd-pleer_id10_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>TY-50CD</t>
   </si>
   <si>
     <t>TWTY50CD</t>
   </si>
   <si>
-    <t>images/products/tonewinner/0/tonewinner-ty-50-cifrovoi-cd-pleer_id5_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>TY-30CD</t>
   </si>
   <si>
     <t>TWTY30CD</t>
   </si>
   <si>
-    <t>images/products/tonewinner/0/tonewinner-ty-30-cd-pleer_id6_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>ПРОЦЕССОРЫ</t>
   </si>
   <si>
     <t>AT-300</t>
   </si>
   <si>
     <t>AV-процессор 13.3 Dolby Atmos / DTS:X</t>
   </si>
   <si>
     <t>TWAT300934</t>
   </si>
   <si>
-    <t>images/products/tonewinner/0/tonewinner-at-300-934-dolby-atmos-dts-x-processor_id20_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>AT-200</t>
   </si>
   <si>
     <t>AV-процессор 11.1 Dolby Atmos / DTS:X</t>
   </si>
   <si>
     <t>TWAT200724</t>
   </si>
   <si>
-    <t>images/products/tonewinner/0/tonewinner-at-200-724-dolby-atmos-dts-x-processor_id21_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>AD-7300HD</t>
   </si>
   <si>
     <t>AV-процессор 11.2 Dolby Atmos / DTS:X</t>
   </si>
   <si>
     <t>TWAD7300HD</t>
   </si>
   <si>
-    <t>images/products/tone-winner/0/ad-7300hd_id33_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>РЕСИВЕРЫ</t>
   </si>
   <si>
     <t>AT-2000</t>
   </si>
   <si>
     <t>AV-ресивер 11.2 Dolby Atmos / DTS:X</t>
   </si>
   <si>
     <t>TWAT2000724</t>
   </si>
   <si>
-    <t>images/products/tonewinner/0/tonewinner-at-2000-724-dolby-atmos-dts-x-av-resiver_id17_2.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>HD-3100</t>
   </si>
   <si>
     <t>AV-ресивер 7.1 Dolby Atmos / DTS:X</t>
   </si>
   <si>
     <t>TWHD3100512</t>
   </si>
   <si>
-    <t>images/products/tonewinner/0/tonewinner-hd-3100-512-dolby-atmos-dts-x-av-resiver_id18_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>AT-2300</t>
   </si>
   <si>
     <t>TWAT2300512</t>
   </si>
   <si>
-    <t>images/products/tone-winner/0/at-2300_id19_5.png</t>
-[...7 lines deleted...]
-  <si>
     <t>AT-2700</t>
   </si>
   <si>
     <t>AV-ресивер 7х120 Вт</t>
   </si>
   <si>
     <t>TWAT2700</t>
   </si>
   <si>
-    <t>images/products/0/at-2700_id45_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>AT-2900</t>
   </si>
   <si>
     <t>AV-ресивер 9x120 Вт</t>
   </si>
   <si>
     <t>TWAT2900</t>
   </si>
   <si>
-    <t>images/products/0/at-2900_id46_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>САБВУФЕРЫ</t>
   </si>
   <si>
     <t>SUB-12TD</t>
   </si>
   <si>
     <t>Активный сабвуфер 12 дюймов 300Вт</t>
   </si>
   <si>
     <t>TWSUB12TD</t>
   </si>
   <si>
-    <t>images/products/tone-winner/0/sub-12td_id1_1.png</t>
-[...7 lines deleted...]
-  <si>
     <t>SW-D2000</t>
   </si>
   <si>
     <t>Активный сабвуфер с DSP 12 дюймов</t>
   </si>
   <si>
     <t>TWSWD2000</t>
   </si>
   <si>
-    <t>images/products/tone-winner/0/sw-d2000_id69_2.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>SW-D4000</t>
   </si>
   <si>
     <t>TWSWD4000</t>
   </si>
   <si>
-    <t>images/products/tone-winner/0/sw-d4000_id70_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>SW-1000</t>
   </si>
   <si>
     <t>Активный сабвуфер 200 Вт</t>
   </si>
   <si>
     <t>TWSW1000</t>
   </si>
   <si>
-    <t>images/products/0/sw-1000_id73_3.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>САУНДБАРЫ</t>
   </si>
   <si>
     <t>TV-20</t>
   </si>
   <si>
     <t>Активный Саундбар 2.1</t>
   </si>
   <si>
     <t>TWTV2021</t>
   </si>
   <si>
-    <t>images/products/tonewinner/0/tonewinner-tv-20-21-saundbar_id2_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>AT-02</t>
   </si>
   <si>
     <t>Активный Саундбар 2.1.2</t>
   </si>
   <si>
     <t>TWAT02212</t>
   </si>
   <si>
-    <t>images/products/tonewinner/0/tonewinner-at-02-212-saundbar-atmos_id3_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>TV-20L</t>
   </si>
   <si>
     <t>TWTV20L21</t>
   </si>
   <si>
-    <t>images/products/tone-winner/0/tv-20l_id26_1.png</t>
-[...7 lines deleted...]
-  <si>
     <t>УСИЛИТЕЛИ</t>
   </si>
   <si>
     <t>AD-66D</t>
   </si>
   <si>
     <t>Интегральный усилитель 2 x 85 Вт</t>
   </si>
   <si>
     <t>TWAD66D</t>
   </si>
   <si>
-    <t>images/products/tonewinner/0/tonewinner-ad-66d-2x85vt-usilitel_id8_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>AD-2500</t>
   </si>
   <si>
     <t>Усилитель мощности 2 х 500 Вт</t>
   </si>
   <si>
     <t>TWAD2500</t>
   </si>
   <si>
-    <t>images/products/tonewinner/0/tonewinner-ad-2500-2x500vt-av-usilitel_id12_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>AD-5100PA Plus</t>
   </si>
   <si>
     <t>Усилитель мощности 5 х 100 Вт</t>
   </si>
   <si>
     <t>TWAD5100PAP</t>
   </si>
   <si>
-    <t>images/products/tonewinner/0/tonewinner-ad-5100pa-plus-5x100vt-av-usilitel_id13_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>AD-86D</t>
   </si>
   <si>
     <t>Интегральный усилитель 2 x 120 Вт</t>
   </si>
   <si>
     <t>TWAD86D</t>
   </si>
   <si>
-    <t>images/products/tonewinner/0/tonewinner-ad-86d-2x120vt-usilitel_id9_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>AD-1PA</t>
   </si>
   <si>
     <t>Усилитель мощности 2 х 300 Вт</t>
   </si>
   <si>
     <t>TWAD1PA</t>
   </si>
   <si>
-    <t>images/products/tonewinner/0/tonewinner-ad-1pa-usilitel_id11_1.png</t>
-[...7 lines deleted...]
-  <si>
     <t>AD-7300PA Plus</t>
   </si>
   <si>
     <t>Усилитель мощности 7 х 300 Вт</t>
   </si>
   <si>
     <t>TWAD7300PAP</t>
   </si>
   <si>
-    <t>images/products/tonewinner/0/tonewinner-ad-7300pa-plus-7x300vt-av-usilitel_id14_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>AD-1PRE Plus</t>
   </si>
   <si>
     <t>Предварительный усилитель</t>
   </si>
   <si>
     <t>TWAD1PRE</t>
   </si>
   <si>
-    <t>images/products/tonewinner/0/tonewinner-ad-1pre-plus-predusilitel_id22_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>AD-3PRO Plus</t>
   </si>
   <si>
     <t>Интегральный усилитель 2 х 165 Вт</t>
   </si>
   <si>
     <t>TWAD3PRO</t>
   </si>
   <si>
-    <t>images/products/tonewinner/0/tonewinner-ad-3pro_id23_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>AD-2PRO Plus</t>
   </si>
   <si>
     <t>Интегральный усилитель 2 х 200 Вт</t>
   </si>
   <si>
     <t>TWAD2PRO</t>
   </si>
   <si>
-    <t>images/products/tonewinner/0/tonewinner-ad-2pro-plus-usilitel-2-x-200vt_id24_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>EF-100</t>
   </si>
   <si>
     <t>Усилитель для наушников</t>
   </si>
   <si>
     <t>TWEF100</t>
   </si>
   <si>
-    <t>images/products/tone-winner/0/ef-100_id30_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>AD-8300PA</t>
   </si>
   <si>
     <t>Усилитель мощности 11 каналов</t>
   </si>
   <si>
     <t>TWAD8300PA</t>
   </si>
   <si>
-    <t>images/products/tone-winner/0/ad-8300pa_id43_3.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>AD-99D</t>
   </si>
   <si>
     <t>Интегральный усилитель класс А</t>
   </si>
   <si>
     <t>TWAD99D</t>
   </si>
   <si>
-    <t>images/products/tone-winner/0/ad-99d_id47_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>AD-2500 PRO</t>
   </si>
   <si>
     <t>Усилитель мощности 2x 950 Вт / 2 х 570 Вт</t>
   </si>
   <si>
     <t>TWAD2500PRO</t>
   </si>
   <si>
-    <t>images/products/tone-winner/0/ad-2500pro_id48_1.png</t>
-[...7 lines deleted...]
-  <si>
     <t>AD-89D</t>
   </si>
   <si>
     <t>CD проигрыватель / Интегральный усилитель 2х 130 Вт</t>
   </si>
   <si>
     <t>TWAD89D</t>
   </si>
   <si>
-    <t>images/products/tone-winner/0/ad-89d_id65_3.png</t>
-[...7 lines deleted...]
-  <si>
     <t>AD-1PA Plus Black</t>
   </si>
   <si>
     <t>TWAD1PAPSBK</t>
   </si>
   <si>
-    <t>images/products/tone-winner/0/ad-1pa-plus-black_id75_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>AD-66DPRO</t>
   </si>
   <si>
     <t>Интегральный усилитель 2 x 100 Вт</t>
   </si>
   <si>
     <t>TWAD66DPRO</t>
   </si>
   <si>
-    <t>images/products/tone-winner/0/ad-66dpro_id74_1.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>AD-1PRE Plus Black</t>
   </si>
   <si>
     <t>TWAD1PREBK</t>
   </si>
   <si>
-    <t>images/products/tone-winner/0/ad-1pre-plus-black_id76_1.jpg</t>
-[...5 lines deleted...]
-    <t>tonewinner-ad-1pre-plus-black</t>
+    <t>AD-3240PA</t>
+  </si>
+  <si>
+    <t>Усилитель мощности трёхканальный</t>
+  </si>
+  <si>
+    <t>TWAD3240PA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
-  <numFmts count="0"/>
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="#,##0 &quot; ₽&quot;"/>
+  </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="1"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
-    <font>
-[...7 lines deleted...]
-    </font>
   </fonts>
-  <fills count="4">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2A6DC1"/>
-        <bgColor rgb="FF000000"/>
+        <bgColor rgb="FF2A6DC1"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF8D7DA"/>
+        <bgColor rgb="FFF8D7DA"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD4EDDA"/>
+        <bgColor rgb="FFD4EDDA"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFF3CD"/>
+        <bgColor rgb="FFFFF3CD"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFD47F"/>
-        <bgColor rgb="FF000000"/>
+        <bgColor rgb="FFFFD47F"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
-[...3 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="6" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1347,1862 +959,1885 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-yx-01s-set-512-akusticheskaya-sistema-atmos_id4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-yx-01s-set-512-akusticheskaya-sistema-atmos_id4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-yx-01s-set-5-1-2" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-yx-01s-set-512-akusticheskaya-sistema-atmos_id4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-yx-01s-set-512-akusticheskaya-sistema-atmos_id4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-yx-01p-set-5-1-2" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/bl-5_id29_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_bl-5_id29_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-bl-5" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/td-7se_id32_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_td-7se_id32_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-td-7se" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ac-1_id34_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ac-1_id34_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ac-1" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ac-6_id35_6.png" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ac-6_id35_6.png" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ac-6" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/co-1_id36_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_co-1_id36_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-co-1" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/co-6_id37_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_co-6_id37_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-co-6" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/gq-2_id38_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_gq-2_id38_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-gq-2" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/gq-6_id39_3.png" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_gq-6_id39_3.png" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-gq-6" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/px-1_id40_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_px-1_id40_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-px-1" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/sc-1_id41_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_sc-1_id41_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-sc-1" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/sc-6_id42_5.png" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_sc-6_id42_5.png" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-sc-6" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/etm-3_id77_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_etm-3_id77_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-etm-3" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ty-i30-cifrovoi-mediapleer_id7_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ty-i30-cifrovoi-mediapleer_id7_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ty-i30" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ty-1cd-cd-pleer_id10_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ty-1cd-cd-pleer_id10_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ty-1cd" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ty-50-cifrovoi-cd-pleer_id5_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ty-50-cifrovoi-cd-pleer_id5_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ty-50" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ty-30-cd-pleer_id6_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ty-30-cd-pleer_id6_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ty-30" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-at-300-934-dolby-atmos-dts-x-processor_id20_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-at-300-934-dolby-atmos-dts-x-processor_id20_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-at-300-9-3-4" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-at-200-724-dolby-atmos-dts-x-processor_id21_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-at-200-724-dolby-atmos-dts-x-processor_id21_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-at-200-7-2-4" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-7300hd_id33_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-7300hd_id33_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-7300hd" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-at-2000-724-dolby-atmos-dts-x-av-resiver_id17_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-at-2000-724-dolby-atmos-dts-x-av-resiver_id17_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-at-2000-7-2-4" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-hd-3100-512-dolby-atmos-dts-x-av-resiver_id18_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-hd-3100-512-dolby-atmos-dts-x-av-resiver_id18_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-hd-3100-5-1-2" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/at-2300_id19_5.png" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_at-2300_id19_5.png" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-at-2300-5-1-2" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/0/at-2700_id45_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/0/thumbs/t_at-2700_id45_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tone-winner-at-2700" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/0/at-2900_id46_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/0/thumbs/t_at-2900_id46_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tone-winner-at-2900" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/sub-12td_id1_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_sub-12td_id1_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-sub-12td" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/sw-d2000_id69_7_6a0f0b44cec3f.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_sw-d2000_id69_7_6a0f0b44cec3f.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-sw-d2000" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/sw-d4000_id70_8_6a0f0beec8264.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_sw-d4000_id70_8_6a0f0beec8264.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-sw-d4000" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/0/sw-1000_id73_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/0/thumbs/t_sw-1000_id73_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/sw-1000" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-tv-20-21-saundbar_id2_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-tv-20-21-saundbar_id2_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-tv-20-2-1" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-at-02-212-saundbar-atmos_id3_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-at-02-212-saundbar-atmos_id3_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-at-02-2-1-2" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/tv-20l_id26_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_tv-20l_id26_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-tv-20l-2-1" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-66d-2x85vt-usilitel_id8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-66d-2x85vt-usilitel_id8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-66d" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-2500-2x500vt-av-usilitel_id12_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-2500-2x500vt-av-usilitel_id12_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-2500" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-5100pa-plus-5x100vt-av-usilitel_id13_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-5100pa-plus-5x100vt-av-usilitel_id13_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-5100pa-plus" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-86d-2x120vt-usilitel_id9_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-86d-2x120vt-usilitel_id9_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-86d" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-1pa-usilitel_id11_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-1pa-usilitel_id11_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-1pa" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-7300pa-plus-7x300vt-av-usilitel_id14_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-7300pa-plus-7x300vt-av-usilitel_id14_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-7300pa-plus" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-1pre-plus-predusilitel_id22_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-1pre-plus-predusilitel_id22_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-1pre-plus" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-3pro_id23_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-3pro_id23_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-3pro" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-2pro-plus-usilitel-2-x-200vt_id24_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-2pro-plus-usilitel-2-x-200vt_id24_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-2pro" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ef-100_id30_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ef-100_id30_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ef-100" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-8300pa_id43_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-8300pa_id43_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-8300pa" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-99d_id47_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-99d_id47_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tone-winner-ad-99d" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-2500pro_id48_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-2500pro_id48_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-2500pro" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-89d_id65_3.png" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-89d_id65_3.png" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-89d" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-1pa-plus-black_id75_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-1pa-plus-black_id75_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-1pa-plus-black" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-66dpro_id74_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-66dpro_id74_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-66d-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-1pre-plus-black_id76_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-1pre-plus-black_id76_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-1pre-plus-black" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/tone-winner-ad-3240pa_id78_1_6a0af9e406199.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_tone-winner-ad-3240pa_id78_1_6a0af9e406199.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/ad-3240pa" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:J63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomLeft" activeCell="A45" sqref="A45:J45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="17" customWidth="true" style="0"/>
     <col min="6" max="6" width="19" customWidth="true" style="0"/>
-    <col min="7" max="7" width="18" hidden="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="18" hidden="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="26" customWidth="true" style="0"/>
+    <col min="8" max="8" width="19" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="27" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="J4" s="6" t="s">
+      <c r="J4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:10">
-      <c r="A5" s="3" t="s">
+      <c r="A5" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="B5" s="5"/>
-[...7 lines deleted...]
-      <c r="J5" s="4"/>
+      <c r="B5" s="11"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="11"/>
+      <c r="H5" s="11"/>
+      <c r="I5" s="11"/>
+      <c r="J5" s="11"/>
     </row>
     <row r="6" spans="1:10">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="4" t="s">
+      <c r="B6" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C6" s="4" t="s">
+      <c r="C6" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="D6" s="4">
-[...2 lines deleted...]
-      <c r="E6" s="4">
+      <c r="D6" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7">
         <v>170990</v>
       </c>
-      <c r="F6" s="4">
-[...11 lines deleted...]
-      <c r="J6" s="4" t="s">
+      <c r="G6" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H6" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="3" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="4" t="s">
+      <c r="B7" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="4" t="s">
+      <c r="C7" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="C7" s="4" t="s">
+      <c r="D7" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7">
+        <v>205990</v>
+      </c>
+      <c r="G7" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H7" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I7" s="9"/>
+      <c r="J7" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="D7" s="4">
-[...17 lines deleted...]
-      <c r="J7" s="4" t="s">
+      <c r="B8" s="3" t="s">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="4" t="s">
+      <c r="C8" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="4" t="s">
+      <c r="D8" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7">
+        <v>59990</v>
+      </c>
+      <c r="G8" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H8" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I8" s="9"/>
+      <c r="J8" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="C8" s="4" t="s">
+      <c r="B9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="D8" s="4">
-[...2 lines deleted...]
-      <c r="E8" s="4">
+      <c r="D9" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7">
         <v>59990</v>
       </c>
-      <c r="F8" s="4">
+      <c r="G9" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H9" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I9" s="9"/>
+      <c r="J9" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="11"/>
+      <c r="C10" s="11"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="11"/>
+      <c r="G10" s="11"/>
+      <c r="H10" s="11"/>
+      <c r="I10" s="11"/>
+      <c r="J10" s="11"/>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7">
+        <v>9990</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H11" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I11" s="9"/>
+      <c r="J11" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7">
+        <v>16990</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H12" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7">
+        <v>6800</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I13" s="9"/>
+      <c r="J13" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7">
+        <v>9800</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H14" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I14" s="9"/>
+      <c r="J14" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7">
+        <v>880</v>
+      </c>
+      <c r="G15" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H15" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I15" s="9"/>
+      <c r="J15" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7">
+        <v>1590</v>
+      </c>
+      <c r="G16" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H16" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I16" s="9"/>
+      <c r="J16" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7">
+        <v>11800</v>
+      </c>
+      <c r="G17" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H17" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I17" s="9"/>
+      <c r="J17" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7">
+        <v>12800</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H18" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I18" s="9"/>
+      <c r="J18" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7">
+        <v>27990</v>
+      </c>
+      <c r="G19" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H19" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I19" s="9"/>
+      <c r="J19" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" s="8">
+        <v>4990</v>
+      </c>
+      <c r="F20" s="7">
+        <v>2495</v>
+      </c>
+      <c r="G20" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H20" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I20" s="9"/>
+      <c r="J20" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21" s="11"/>
+      <c r="J21" s="11"/>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7">
         <v>59990</v>
       </c>
-      <c r="G8" s="4" t="s">
-[...19 lines deleted...]
-      <c r="C9" s="4" t="s">
+      <c r="G22" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H22" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I22" s="9"/>
+      <c r="J22" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7">
+        <v>146990</v>
+      </c>
+      <c r="G23" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H23" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I23" s="9"/>
+      <c r="J23" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7">
+        <v>73990</v>
+      </c>
+      <c r="G24" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H24" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I24" s="9"/>
+      <c r="J24" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E25" s="8">
+        <v>70990</v>
+      </c>
+      <c r="F25" s="7">
+        <v>53242</v>
+      </c>
+      <c r="G25" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H25" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I25" s="9"/>
+      <c r="J25" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="B26" s="11"/>
+      <c r="C26" s="11"/>
+      <c r="D26" s="11"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="11"/>
+      <c r="G26" s="11"/>
+      <c r="H26" s="11"/>
+      <c r="I26" s="11"/>
+      <c r="J26" s="11"/>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7">
+        <v>129000</v>
+      </c>
+      <c r="G27" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H27" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I27" s="9"/>
+      <c r="J27" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7">
+        <v>129900</v>
+      </c>
+      <c r="G28" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H28" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I28" s="9"/>
+      <c r="J28" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E29" s="8">
+        <v>159990</v>
+      </c>
+      <c r="F29" s="7">
+        <v>87994</v>
+      </c>
+      <c r="G29" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H29" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I29" s="9"/>
+      <c r="J29" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="B30" s="11"/>
+      <c r="C30" s="11"/>
+      <c r="D30" s="11"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
+      <c r="G30" s="11"/>
+      <c r="H30" s="11"/>
+      <c r="I30" s="11"/>
+      <c r="J30" s="11"/>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="D31" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="D9" s="4">
-[...292 lines deleted...]
-      <c r="A19" s="4" t="s">
+      <c r="E31" s="8">
+        <v>179990</v>
+      </c>
+      <c r="F31" s="7">
+        <v>125993</v>
+      </c>
+      <c r="G31" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H31" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I31" s="9"/>
+      <c r="J31" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="B19" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="4" t="s">
+      <c r="B32" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="D19" s="4">
-[...8 lines deleted...]
-      <c r="G19" s="4" t="s">
+      <c r="C32" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="H19" s="4" t="s">
+      <c r="D32" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E32" s="8">
+        <v>99990</v>
+      </c>
+      <c r="F32" s="7">
+        <v>64994</v>
+      </c>
+      <c r="G32" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H32" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I32" s="9"/>
+      <c r="J32" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="I19" s="4">
-[...2 lines deleted...]
-      <c r="J19" s="4" t="s">
+      <c r="B33" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" s="3" t="s">
         <v>83</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="4" t="s">
+      <c r="D33" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E33" s="8">
+        <v>79990</v>
+      </c>
+      <c r="F33" s="7">
+        <v>51994</v>
+      </c>
+      <c r="G33" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H33" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I33" s="9"/>
+      <c r="J33" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="B20" s="4" t="s">
+      <c r="B34" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="C20" s="4" t="s">
+      <c r="C34" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="D20" s="4">
-[...8 lines deleted...]
-      <c r="G20" s="4" t="s">
+      <c r="D34" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E34" s="8">
+        <v>69990</v>
+      </c>
+      <c r="F34" s="7">
+        <v>45494</v>
+      </c>
+      <c r="G34" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H34" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I34" s="9"/>
+      <c r="J34" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="H20" s="4" t="s">
+      <c r="B35" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="I20" s="4">
-[...2 lines deleted...]
-      <c r="J20" s="4" t="s">
+      <c r="C35" s="3" t="s">
         <v>89</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="3" t="s">
+      <c r="D35" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E35" s="8">
+        <v>149990</v>
+      </c>
+      <c r="F35" s="7">
+        <v>89994</v>
+      </c>
+      <c r="G35" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H35" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I35" s="9"/>
+      <c r="J35" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="10" t="s">
         <v>90</v>
       </c>
-      <c r="B21" s="5"/>
-[...10 lines deleted...]
-      <c r="A22" s="4" t="s">
+      <c r="B36" s="11"/>
+      <c r="C36" s="11"/>
+      <c r="D36" s="11"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="11"/>
+      <c r="G36" s="11"/>
+      <c r="H36" s="11"/>
+      <c r="I36" s="11"/>
+      <c r="J36" s="11"/>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="B22" s="4" t="s">
+      <c r="B37" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="C22" s="4" t="s">
+      <c r="C37" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="D22" s="4">
-[...8 lines deleted...]
-      <c r="G22" s="4" t="s">
+      <c r="D37" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7">
+        <v>89990</v>
+      </c>
+      <c r="G37" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H37" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I37" s="9"/>
+      <c r="J37" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="H22" s="4" t="s">
+      <c r="B38" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="I22" s="4">
-[...2 lines deleted...]
-      <c r="J22" s="4" t="s">
+      <c r="C38" s="3" t="s">
         <v>96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="4" t="s">
+      <c r="D38" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7">
+        <v>78800</v>
+      </c>
+      <c r="G38" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H38" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I38" s="9"/>
+      <c r="J38" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="B23" s="4" t="s">
+      <c r="B39" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C39" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="C23" s="4" t="s">
+      <c r="D39" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7">
+        <v>118800</v>
+      </c>
+      <c r="G39" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H39" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I39" s="9"/>
+      <c r="J39" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="D23" s="4">
-[...8 lines deleted...]
-      <c r="G23" s="4" t="s">
+      <c r="B40" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="H23" s="4" t="s">
+      <c r="C40" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="I23" s="4">
-[...2 lines deleted...]
-      <c r="J23" s="4" t="s">
+      <c r="D40" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7">
+        <v>52990</v>
+      </c>
+      <c r="G40" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H40" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I40" s="9"/>
+      <c r="J40" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="10" t="s">
         <v>102</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="4" t="s">
+      <c r="B41" s="11"/>
+      <c r="C41" s="11"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="11"/>
+      <c r="I41" s="11"/>
+      <c r="J41" s="11"/>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="B24" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="4" t="s">
+      <c r="B42" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="D24" s="4">
-[...8 lines deleted...]
-      <c r="G24" s="4" t="s">
+      <c r="C42" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="H24" s="4" t="s">
+      <c r="D42" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7">
+        <v>23990</v>
+      </c>
+      <c r="G42" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H42" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I42" s="9"/>
+      <c r="J42" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="I24" s="4">
-[...2 lines deleted...]
-      <c r="J24" s="4" t="s">
+      <c r="B43" s="3" t="s">
         <v>107</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="4" t="s">
+      <c r="C43" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="B25" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="4" t="s">
+      <c r="D43" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E43" s="8">
+        <v>89990</v>
+      </c>
+      <c r="F43" s="7">
+        <v>71992</v>
+      </c>
+      <c r="G43" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H43" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I43" s="9"/>
+      <c r="J43" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="D25" s="4">
-[...8 lines deleted...]
-      <c r="G25" s="4" t="s">
+      <c r="B44" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="C44" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="H25" s="4" t="s">
+      <c r="D44" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E44" s="8">
+        <v>29990</v>
+      </c>
+      <c r="F44" s="7">
+        <v>17994</v>
+      </c>
+      <c r="G44" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H44" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I44" s="9"/>
+      <c r="J44" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="10" t="s">
         <v>111</v>
       </c>
-      <c r="I25" s="4">
-[...2 lines deleted...]
-      <c r="J25" s="4" t="s">
+      <c r="B45" s="11"/>
+      <c r="C45" s="11"/>
+      <c r="D45" s="11"/>
+      <c r="E45" s="11"/>
+      <c r="F45" s="11"/>
+      <c r="G45" s="11"/>
+      <c r="H45" s="11"/>
+      <c r="I45" s="11"/>
+      <c r="J45" s="11"/>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="3" t="s">
         <v>112</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="3" t="s">
+      <c r="B46" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="B26" s="5"/>
-[...10 lines deleted...]
-      <c r="A27" s="4" t="s">
+      <c r="C46" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="B27" s="4" t="s">
+      <c r="D46" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E46" s="8">
+        <v>84990</v>
+      </c>
+      <c r="F46" s="7">
+        <v>55244</v>
+      </c>
+      <c r="G46" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H46" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I46" s="9"/>
+      <c r="J46" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="C27" s="4" t="s">
+      <c r="B47" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="D27" s="4">
-[...8 lines deleted...]
-      <c r="G27" s="4" t="s">
+      <c r="C47" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="H27" s="4" t="s">
+      <c r="D47" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E47" s="8">
+        <v>194990</v>
+      </c>
+      <c r="F47" s="7">
+        <v>97495</v>
+      </c>
+      <c r="G47" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H47" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I47" s="9"/>
+      <c r="J47" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="I27" s="4">
-[...2 lines deleted...]
-      <c r="J27" s="4" t="s">
+      <c r="B48" s="3" t="s">
         <v>119</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="4" t="s">
+      <c r="C48" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="B28" s="4" t="s">
+      <c r="D48" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7">
+        <v>69990</v>
+      </c>
+      <c r="G48" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H48" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I48" s="9"/>
+      <c r="J48" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" s="3" t="s">
         <v>121</v>
       </c>
-      <c r="C28" s="4" t="s">
+      <c r="B49" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="D28" s="4">
-[...8 lines deleted...]
-      <c r="G28" s="4" t="s">
+      <c r="C49" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="H28" s="4" t="s">
+      <c r="D49" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7">
+        <v>129990</v>
+      </c>
+      <c r="G49" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H49" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I49" s="9"/>
+      <c r="J49" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="I28" s="4">
-[...2 lines deleted...]
-      <c r="J28" s="4" t="s">
+      <c r="B50" s="3" t="s">
         <v>125</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="4" t="s">
+      <c r="C50" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="B29" s="4" t="s">
+      <c r="D50" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7">
+        <v>358990</v>
+      </c>
+      <c r="G50" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H50" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I50" s="9"/>
+      <c r="J50" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="C29" s="4" t="s">
+      <c r="B51" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="D29" s="4">
-[...8 lines deleted...]
-      <c r="G29" s="4" t="s">
+      <c r="C51" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="H29" s="4" t="s">
+      <c r="D51" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7">
+        <v>289990</v>
+      </c>
+      <c r="G51" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H51" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I51" s="9"/>
+      <c r="J51" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="I29" s="4">
-[...2 lines deleted...]
-      <c r="J29" s="4" t="s">
+      <c r="B52" s="3" t="s">
         <v>131</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="3" t="s">
+      <c r="C52" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="B30" s="5"/>
-[...10 lines deleted...]
-      <c r="A31" s="4" t="s">
+      <c r="D52" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7">
+        <v>178990</v>
+      </c>
+      <c r="G52" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H52" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I52" s="9"/>
+      <c r="J52" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="B31" s="4" t="s">
+      <c r="B53" s="3" t="s">
         <v>134</v>
       </c>
-      <c r="C31" s="4" t="s">
+      <c r="C53" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="D31" s="4">
-[...8 lines deleted...]
-      <c r="G31" s="4" t="s">
+      <c r="D53" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7">
+        <v>284990</v>
+      </c>
+      <c r="G53" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H53" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I53" s="9"/>
+      <c r="J53" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="H31" s="4" t="s">
+      <c r="B54" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="I31" s="4">
-[...2 lines deleted...]
-      <c r="J31" s="4" t="s">
+      <c r="C54" s="3" t="s">
         <v>138</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="4" t="s">
+      <c r="D54" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7">
+        <v>346990</v>
+      </c>
+      <c r="G54" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H54" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I54" s="9"/>
+      <c r="J54" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="B32" s="4" t="s">
+      <c r="B55" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="C32" s="4" t="s">
+      <c r="C55" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="D32" s="4">
-[...8 lines deleted...]
-      <c r="G32" s="4" t="s">
+      <c r="D55" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E55" s="8">
+        <v>39990</v>
+      </c>
+      <c r="F55" s="7">
+        <v>27993</v>
+      </c>
+      <c r="G55" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H55" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I55" s="9"/>
+      <c r="J55" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="H32" s="4" t="s">
+      <c r="B56" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="I32" s="4">
-[...2 lines deleted...]
-      <c r="J32" s="4" t="s">
+      <c r="C56" s="3" t="s">
         <v>144</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="4" t="s">
+      <c r="D56" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7">
+        <v>232990</v>
+      </c>
+      <c r="G56" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H56" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I56" s="9"/>
+      <c r="J56" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="B33" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="4" t="s">
+      <c r="B57" s="3" t="s">
         <v>146</v>
       </c>
-      <c r="D33" s="4">
-[...8 lines deleted...]
-      <c r="G33" s="4" t="s">
+      <c r="C57" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="H33" s="4" t="s">
+      <c r="D57" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E57" s="7"/>
+      <c r="F57" s="7">
+        <v>187990</v>
+      </c>
+      <c r="G57" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H57" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I57" s="9"/>
+      <c r="J57" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" s="3" t="s">
         <v>148</v>
       </c>
-      <c r="I33" s="4">
-[...2 lines deleted...]
-      <c r="J33" s="4" t="s">
+      <c r="B58" s="3" t="s">
         <v>149</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="4" t="s">
+      <c r="C58" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="B34" s="4" t="s">
+      <c r="D58" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E58" s="7"/>
+      <c r="F58" s="7">
+        <v>207990</v>
+      </c>
+      <c r="G58" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H58" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I58" s="9"/>
+      <c r="J58" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="C34" s="4" t="s">
+      <c r="B59" s="3" t="s">
         <v>152</v>
       </c>
-      <c r="D34" s="4">
-[...2 lines deleted...]
-      <c r="E34" s="4">
+      <c r="C59" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E59" s="8">
+        <v>151990</v>
+      </c>
+      <c r="F59" s="7">
+        <v>98794</v>
+      </c>
+      <c r="G59" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H59" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I59" s="9"/>
+      <c r="J59" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E60" s="7"/>
+      <c r="F60" s="7">
+        <v>368990</v>
+      </c>
+      <c r="G60" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H60" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I60" s="9"/>
+      <c r="J60" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E61" s="8">
         <v>79990</v>
       </c>
-      <c r="F34" s="4">
-[...34 lines deleted...]
-      <c r="G35" s="4" t="s">
+      <c r="F61" s="7">
+        <v>37595</v>
+      </c>
+      <c r="G61" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H61" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I61" s="9"/>
+      <c r="J61" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" s="3" t="s">
         <v>159</v>
       </c>
-      <c r="H35" s="4" t="s">
+      <c r="B62" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C62" s="3" t="s">
         <v>160</v>
       </c>
-      <c r="I35" s="4">
-[...2 lines deleted...]
-      <c r="J35" s="4" t="s">
+      <c r="D62" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E62" s="7"/>
+      <c r="F62" s="7">
+        <v>181990</v>
+      </c>
+      <c r="G62" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H62" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I62" s="9"/>
+      <c r="J62" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" s="3" t="s">
         <v>161</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="3" t="s">
+      <c r="B63" s="3" t="s">
         <v>162</v>
       </c>
-      <c r="B36" s="5"/>
-[...10 lines deleted...]
-      <c r="A37" s="4" t="s">
+      <c r="C63" s="3" t="s">
         <v>163</v>
       </c>
-      <c r="B37" s="4" t="s">
-[...788 lines deleted...]
-        <v>304</v>
+      <c r="D63" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E63" s="7"/>
+      <c r="F63" s="7">
+        <v>79800</v>
+      </c>
+      <c r="G63" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H63" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I63" s="9"/>
+      <c r="J63" s="9" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A4:I4"/>
+  <autoFilter ref="A4:J63"/>
+  <mergeCells>
+    <mergeCell ref="A5:J5"/>
+    <mergeCell ref="A10:J10"/>
+    <mergeCell ref="A21:J21"/>
+    <mergeCell ref="A26:J26"/>
+    <mergeCell ref="A30:J30"/>
+    <mergeCell ref="A36:J36"/>
+    <mergeCell ref="A41:J41"/>
+    <mergeCell ref="A45:J45"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="G6" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="H6" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="J6" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="G7" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="H7" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="J7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="G8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="H8" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="J8" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="G9" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="H9" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="J9" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="G11" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="H11" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="J11" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="G12" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="H12" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="J12" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="G13" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="H13" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="J13" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="G14" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="H14" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="J14" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="G15" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="H15" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="J15" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="G16" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="H16" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="J16" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="G17" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="H17" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="J17" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="G18" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="H18" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="J18" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="G19" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="H19" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="J19" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="G20" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="H20" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="J20" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="G22" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="H22" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="J22" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="G23" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="H23" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="J23" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="G24" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="H24" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="J24" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="G25" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="H25" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="J25" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="G27" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="H27" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="J27" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="G28" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="H28" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="J28" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="G29" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="H29" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="J29" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="G31" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="H31" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="J31" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="G32" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="H32" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="J32" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="G33" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="H33" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="J33" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="G34" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="H34" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="J34" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="G35" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="H35" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="J35" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="G37" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="H37" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="J37" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="G38" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="H38" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="J38" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="G39" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="H39" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="J39" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="G40" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="H40" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="J40" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="G42" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="H42" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="J42" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="G43" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="H43" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="J43" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="G44" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="H44" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="J44" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="G46" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="H46" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="J46" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="G47" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="H47" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="J47" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="G48" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="H48" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="J48" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="G49" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="H49" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="J49" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="G50" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="H50" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="J50" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="G51" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="H51" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="J51" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="G52" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="H52" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="J52" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="G53" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="H53" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="J53" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="G54" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="H54" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="J54" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="G55" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="H55" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="J55" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="G56" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="H56" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="J56" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="G57" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="H57" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="J57" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="G58" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="H58" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="J58" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="G59" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="H59" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="J59" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="G60" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="H60" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="J60" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="G61" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="H61" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="J61" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="G62" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="H62" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="J62" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="G63" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="H63" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="J63" r:id="rId_hyperlink_153"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Price</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>FriendlyCMS by Lazutin Igor Andreevich</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>tonewinner.mms.ru catalog price 08.04.2026</dc:title>
+  <dc:title>tonewinner.mms.ru catalog price 25.05.2026 06:33</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>