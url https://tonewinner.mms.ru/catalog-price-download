--- v2 (2026-05-25)
+++ v3 (2026-07-10)
@@ -7,60 +7,60 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Price'!$A$4:$J$63</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Price'!$A$4:$J$64</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
-[...1 lines deleted...]
-    <t>Прайс-лист на 25.05.2026 06:33</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+  <si>
+    <t>Прайс-лист на 10.07.2026 22:51</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Старая цена</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Миниатюра</t>
   </si>
@@ -127,68 +127,68 @@
   <si>
     <t>есть</t>
   </si>
   <si>
     <t>AC-6</t>
   </si>
   <si>
     <t>TWAC6</t>
   </si>
   <si>
     <t>CO-1</t>
   </si>
   <si>
     <t>Цифровой коаксиальный кабель</t>
   </si>
   <si>
     <t>TWCO1</t>
   </si>
   <si>
     <t>CO-6</t>
   </si>
   <si>
     <t>TWCO6</t>
   </si>
   <si>
+    <t>мало</t>
+  </si>
+  <si>
     <t>GQ-2</t>
   </si>
   <si>
     <t>Оптический кабель</t>
   </si>
   <si>
     <t>TWGQ2</t>
   </si>
   <si>
     <t>GQ-6</t>
   </si>
   <si>
     <t>TWGQ6</t>
   </si>
   <si>
-    <t>мало</t>
-[...1 lines deleted...]
-  <si>
     <t>PX-1</t>
   </si>
   <si>
     <t>Балансный кабель</t>
   </si>
   <si>
     <t>TWPX1</t>
   </si>
   <si>
     <t>SC-1</t>
   </si>
   <si>
     <t>Акустический кабель</t>
   </si>
   <si>
     <t>TWSC1</t>
   </si>
   <si>
     <t>SC-6</t>
   </si>
   <si>
     <t>TWSC6</t>
   </si>
   <si>
     <t>ETM-3</t>
@@ -506,50 +506,59 @@
     <t>TWAD1PAPSBK</t>
   </si>
   <si>
     <t>AD-66DPRO</t>
   </si>
   <si>
     <t>Интегральный усилитель 2 x 100 Вт</t>
   </si>
   <si>
     <t>TWAD66DPRO</t>
   </si>
   <si>
     <t>AD-1PRE Plus Black</t>
   </si>
   <si>
     <t>TWAD1PREBK</t>
   </si>
   <si>
     <t>AD-3240PA</t>
   </si>
   <si>
     <t>Усилитель мощности трёхканальный</t>
   </si>
   <si>
     <t>TWAD3240PA</t>
+  </si>
+  <si>
+    <t>AD-60 Black</t>
+  </si>
+  <si>
+    <t>Интегральный усилитель 2х80 Вт</t>
+  </si>
+  <si>
+    <t>TWAD60Bk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0 &quot; ₽&quot;"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="20"/>
@@ -959,59 +968,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-yx-01s-set-512-akusticheskaya-sistema-atmos_id4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-yx-01s-set-512-akusticheskaya-sistema-atmos_id4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-yx-01s-set-5-1-2" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-yx-01s-set-512-akusticheskaya-sistema-atmos_id4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-yx-01s-set-512-akusticheskaya-sistema-atmos_id4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-yx-01p-set-5-1-2" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/bl-5_id29_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_bl-5_id29_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-bl-5" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/td-7se_id32_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_td-7se_id32_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-td-7se" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ac-1_id34_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ac-1_id34_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ac-1" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ac-6_id35_6.png" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ac-6_id35_6.png" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ac-6" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/co-1_id36_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_co-1_id36_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-co-1" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/co-6_id37_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_co-6_id37_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-co-6" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/gq-2_id38_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_gq-2_id38_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-gq-2" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/gq-6_id39_3.png" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_gq-6_id39_3.png" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-gq-6" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/px-1_id40_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_px-1_id40_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-px-1" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/sc-1_id41_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_sc-1_id41_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-sc-1" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/sc-6_id42_5.png" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_sc-6_id42_5.png" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-sc-6" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/etm-3_id77_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_etm-3_id77_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-etm-3" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ty-i30-cifrovoi-mediapleer_id7_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ty-i30-cifrovoi-mediapleer_id7_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ty-i30" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ty-1cd-cd-pleer_id10_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ty-1cd-cd-pleer_id10_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ty-1cd" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ty-50-cifrovoi-cd-pleer_id5_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ty-50-cifrovoi-cd-pleer_id5_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ty-50" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ty-30-cd-pleer_id6_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ty-30-cd-pleer_id6_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ty-30" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-at-300-934-dolby-atmos-dts-x-processor_id20_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-at-300-934-dolby-atmos-dts-x-processor_id20_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-at-300-9-3-4" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-at-200-724-dolby-atmos-dts-x-processor_id21_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-at-200-724-dolby-atmos-dts-x-processor_id21_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-at-200-7-2-4" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-7300hd_id33_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-7300hd_id33_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-7300hd" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-at-2000-724-dolby-atmos-dts-x-av-resiver_id17_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-at-2000-724-dolby-atmos-dts-x-av-resiver_id17_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-at-2000-7-2-4" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-hd-3100-512-dolby-atmos-dts-x-av-resiver_id18_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-hd-3100-512-dolby-atmos-dts-x-av-resiver_id18_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-hd-3100-5-1-2" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/at-2300_id19_5.png" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_at-2300_id19_5.png" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-at-2300-5-1-2" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/0/at-2700_id45_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/0/thumbs/t_at-2700_id45_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tone-winner-at-2700" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/0/at-2900_id46_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/0/thumbs/t_at-2900_id46_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tone-winner-at-2900" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/sub-12td_id1_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_sub-12td_id1_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-sub-12td" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/sw-d2000_id69_7_6a0f0b44cec3f.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_sw-d2000_id69_7_6a0f0b44cec3f.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-sw-d2000" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/sw-d4000_id70_8_6a0f0beec8264.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_sw-d4000_id70_8_6a0f0beec8264.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-sw-d4000" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/0/sw-1000_id73_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/0/thumbs/t_sw-1000_id73_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/sw-1000" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-tv-20-21-saundbar_id2_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-tv-20-21-saundbar_id2_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-tv-20-2-1" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-at-02-212-saundbar-atmos_id3_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-at-02-212-saundbar-atmos_id3_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-at-02-2-1-2" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/tv-20l_id26_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_tv-20l_id26_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-tv-20l-2-1" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-66d-2x85vt-usilitel_id8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-66d-2x85vt-usilitel_id8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-66d" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-2500-2x500vt-av-usilitel_id12_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-2500-2x500vt-av-usilitel_id12_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-2500" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-5100pa-plus-5x100vt-av-usilitel_id13_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-5100pa-plus-5x100vt-av-usilitel_id13_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-5100pa-plus" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-86d-2x120vt-usilitel_id9_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-86d-2x120vt-usilitel_id9_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-86d" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-1pa-usilitel_id11_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-1pa-usilitel_id11_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-1pa" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-7300pa-plus-7x300vt-av-usilitel_id14_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-7300pa-plus-7x300vt-av-usilitel_id14_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-7300pa-plus" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-1pre-plus-predusilitel_id22_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-1pre-plus-predusilitel_id22_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-1pre-plus" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-3pro_id23_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-3pro_id23_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-3pro" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-2pro-plus-usilitel-2-x-200vt_id24_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-2pro-plus-usilitel-2-x-200vt_id24_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-2pro" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ef-100_id30_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ef-100_id30_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ef-100" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-8300pa_id43_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-8300pa_id43_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-8300pa" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-99d_id47_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-99d_id47_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tone-winner-ad-99d" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-2500pro_id48_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-2500pro_id48_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-2500pro" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-89d_id65_3.png" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-89d_id65_3.png" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-89d" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-1pa-plus-black_id75_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-1pa-plus-black_id75_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-1pa-plus-black" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-66dpro_id74_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-66dpro_id74_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-66d-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-1pre-plus-black_id76_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-1pre-plus-black_id76_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-1pre-plus-black" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/tone-winner-ad-3240pa_id78_1_6a0af9e406199.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_tone-winner-ad-3240pa_id78_1_6a0af9e406199.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/ad-3240pa" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-yx-01s-set-512-akusticheskaya-sistema-atmos_id4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-yx-01s-set-512-akusticheskaya-sistema-atmos_id4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-yx-01s-set-5-1-2" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-yx-01s-set-512-akusticheskaya-sistema-atmos_id4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-yx-01s-set-512-akusticheskaya-sistema-atmos_id4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-yx-01p-set-5-1-2" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/bl-5_id29_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_bl-5_id29_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-bl-5" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/td-7se_id32_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_td-7se_id32_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-td-7se" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ac-1_id34_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ac-1_id34_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ac-1" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ac-6_id35_6.png" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ac-6_id35_6.png" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ac-6" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/co-1_id36_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_co-1_id36_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-co-1" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/co-6_id37_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_co-6_id37_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-co-6" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/gq-2_id38_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_gq-2_id38_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-gq-2" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/gq-6_id39_3.png" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_gq-6_id39_3.png" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-gq-6" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/px-1_id40_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_px-1_id40_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-px-1" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/sc-1_id41_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_sc-1_id41_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-sc-1" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/sc-6_id42_5.png" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_sc-6_id42_5.png" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-sc-6" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/etm-3_id77_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_etm-3_id77_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-etm-3" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ty-i30-cifrovoi-mediapleer_id7_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ty-i30-cifrovoi-mediapleer_id7_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ty-i30" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ty-1cd-cd-pleer_id10_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ty-1cd-cd-pleer_id10_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ty-1cd" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ty-50-cifrovoi-cd-pleer_id5_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ty-50-cifrovoi-cd-pleer_id5_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ty-50" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ty-30-cd-pleer_id6_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ty-30-cd-pleer_id6_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ty-30" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-at-300-934-dolby-atmos-dts-x-processor_id20_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-at-300-934-dolby-atmos-dts-x-processor_id20_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-at-300-9-3-4" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-at-200-724-dolby-atmos-dts-x-processor_id21_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-at-200-724-dolby-atmos-dts-x-processor_id21_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-at-200-7-2-4" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-7300hd_id33_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-7300hd_id33_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-7300hd" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-at-2000-724-dolby-atmos-dts-x-av-resiver_id17_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-at-2000-724-dolby-atmos-dts-x-av-resiver_id17_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-at-2000-7-2-4" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-hd-3100-512-dolby-atmos-dts-x-av-resiver_id18_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-hd-3100-512-dolby-atmos-dts-x-av-resiver_id18_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-hd-3100-5-1-2" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/at-2300_id19_5.png" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_at-2300_id19_5.png" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-at-2300-5-1-2" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/0/at-2700_id45_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/0/thumbs/t_at-2700_id45_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tone-winner-at-2700" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/0/at-2900_id46_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/0/thumbs/t_at-2900_id46_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tone-winner-at-2900" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/sub-12td_id1_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_sub-12td_id1_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-sub-12td" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/sw-d2000_id69_7_6a0f0b44cec3f.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_sw-d2000_id69_7_6a0f0b44cec3f.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-sw-d2000" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/sw-d4000_id70_8_6a0f0beec8264.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_sw-d4000_id70_8_6a0f0beec8264.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-sw-d4000" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/0/sw-1000_id73_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/0/thumbs/t_sw-1000_id73_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/sw-1000" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-tv-20-21-saundbar_id2_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-tv-20-21-saundbar_id2_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-tv-20-2-1" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-at-02-212-saundbar-atmos_id3_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-at-02-212-saundbar-atmos_id3_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-at-02-2-1-2" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/tv-20l_id26_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_tv-20l_id26_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-tv-20l-2-1" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-66d-2x85vt-usilitel_id8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-66d-2x85vt-usilitel_id8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-66d" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-2500-2x500vt-av-usilitel_id12_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-2500-2x500vt-av-usilitel_id12_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-2500" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-5100pa-plus-5x100vt-av-usilitel_id13_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-5100pa-plus-5x100vt-av-usilitel_id13_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-5100pa-plus" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-86d-2x120vt-usilitel_id9_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-86d-2x120vt-usilitel_id9_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-86d" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-1pa-usilitel_id11_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-1pa-usilitel_id11_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-1pa" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-7300pa-plus-7x300vt-av-usilitel_id14_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-7300pa-plus-7x300vt-av-usilitel_id14_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-7300pa-plus" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-1pre-plus-predusilitel_id22_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-1pre-plus-predusilitel_id22_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-1pre-plus" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-3pro_id23_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-3pro_id23_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-3pro" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-2pro-plus-usilitel-2-x-200vt_id24_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-2pro-plus-usilitel-2-x-200vt_id24_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-2pro" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ef-100_id30_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ef-100_id30_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ef-100" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-8300pa_id43_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-8300pa_id43_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-8300pa" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-99d_id47_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-99d_id47_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tone-winner-ad-99d" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-2500pro_id48_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-2500pro_id48_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-2500pro" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-89d_id65_3.png" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-89d_id65_3.png" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-89d" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-1pa-plus-black_id75_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-1pa-plus-black_id75_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-1pa-plus-black" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-66dpro_id74_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-66dpro_id74_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-66d-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-1pre-plus-black_id76_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-1pre-plus-black_id76_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-1pre-plus-black" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/tone-winner-ad-3240pa_id78_1_6a0af9e406199.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_tone-winner-ad-3240pa_id78_1_6a0af9e406199.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/ad-3240pa" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-66dpro-80_id80_1_6a22a82018d9d.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-66dpro-80_id80_1_6a22a82018d9d.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-60-black" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J63"/>
+  <dimension ref="A1:J64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A45" sqref="A45:J45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="17" customWidth="true" style="0"/>
     <col min="6" max="6" width="19" customWidth="true" style="0"/>
     <col min="7" max="7" width="26" customWidth="true" style="0"/>
     <col min="8" max="8" width="19" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="27" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -1178,277 +1187,295 @@
         <v>25</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E11" s="7"/>
+      <c r="E11" s="8">
+        <v>9990</v>
+      </c>
       <c r="F11" s="7">
-        <v>9990</v>
+        <v>5494</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H11" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I11" s="9"/>
       <c r="J11" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E12" s="7"/>
+      <c r="E12" s="8">
+        <v>16990</v>
+      </c>
       <c r="F12" s="7">
-        <v>16990</v>
+        <v>9344</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I12" s="9"/>
       <c r="J12" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E13" s="7"/>
+      <c r="E13" s="8">
+        <v>6800</v>
+      </c>
       <c r="F13" s="7">
-        <v>6800</v>
+        <v>3740</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H13" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I13" s="9"/>
       <c r="J13" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="7"/>
+      <c r="D14" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E14" s="8">
+        <v>9800</v>
+      </c>
       <c r="F14" s="7">
-        <v>9800</v>
+        <v>5390</v>
       </c>
       <c r="G14" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H14" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I14" s="9"/>
       <c r="J14" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E15" s="7"/>
+      <c r="E15" s="8">
+        <v>880</v>
+      </c>
       <c r="F15" s="7">
-        <v>880</v>
+        <v>484</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I15" s="9"/>
       <c r="J15" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="E16" s="7"/>
+        <v>37</v>
+      </c>
+      <c r="E16" s="8">
+        <v>1590</v>
+      </c>
       <c r="F16" s="7">
-        <v>1590</v>
+        <v>874</v>
       </c>
       <c r="G16" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H16" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I16" s="9"/>
       <c r="J16" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E17" s="7"/>
+      <c r="E17" s="8">
+        <v>11800</v>
+      </c>
       <c r="F17" s="7">
-        <v>11800</v>
+        <v>6490</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I17" s="9"/>
       <c r="J17" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E18" s="7"/>
+      <c r="E18" s="8">
+        <v>12800</v>
+      </c>
       <c r="F18" s="7">
-        <v>12800</v>
+        <v>6400</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I18" s="9"/>
       <c r="J18" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="D19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="7"/>
+      <c r="D19" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E19" s="8">
+        <v>27990</v>
+      </c>
       <c r="F19" s="7">
-        <v>27990</v>
+        <v>15394</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I19" s="9"/>
       <c r="J19" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>15</v>
       </c>
@@ -1555,58 +1582,58 @@
       <c r="E24" s="7"/>
       <c r="F24" s="7">
         <v>73990</v>
       </c>
       <c r="G24" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H24" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I24" s="9"/>
       <c r="J24" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="D25" s="4" t="s">
-        <v>15</v>
+      <c r="D25" s="6" t="s">
+        <v>37</v>
       </c>
       <c r="E25" s="8">
-        <v>70990</v>
+        <v>59000</v>
       </c>
       <c r="F25" s="7">
-        <v>53242</v>
+        <v>35400</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I25" s="9"/>
       <c r="J25" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="10" t="s">
         <v>65</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26" s="11"/>
       <c r="F26" s="11"/>
       <c r="G26" s="11"/>
       <c r="H26" s="11"/>
       <c r="I26" s="11"/>
       <c r="J26" s="11"/>
@@ -1706,51 +1733,51 @@
       <c r="D30" s="11"/>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
       <c r="G30" s="11"/>
       <c r="H30" s="11"/>
       <c r="I30" s="11"/>
       <c r="J30" s="11"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>77</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>78</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E31" s="8">
         <v>179990</v>
       </c>
       <c r="F31" s="7">
-        <v>125993</v>
+        <v>98994</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H31" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I31" s="9"/>
       <c r="J31" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>80</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>81</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>29</v>
       </c>
@@ -1894,81 +1921,85 @@
       </c>
       <c r="G37" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H37" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I37" s="9"/>
       <c r="J37" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>95</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>96</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E38" s="7"/>
+      <c r="E38" s="8">
+        <v>78800</v>
+      </c>
       <c r="F38" s="7">
-        <v>78800</v>
+        <v>47280</v>
       </c>
       <c r="G38" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H38" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I38" s="9"/>
       <c r="J38" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>95</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>98</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E39" s="7"/>
+      <c r="E39" s="8">
+        <v>118800</v>
+      </c>
       <c r="F39" s="7">
-        <v>118800</v>
+        <v>71280</v>
       </c>
       <c r="G39" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H39" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I39" s="9"/>
       <c r="J39" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>100</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>101</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>15</v>
       </c>
@@ -2024,51 +2055,51 @@
       <c r="H42" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I42" s="9"/>
       <c r="J42" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>107</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>108</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E43" s="8">
         <v>89990</v>
       </c>
       <c r="F43" s="7">
-        <v>71992</v>
+        <v>58494</v>
       </c>
       <c r="G43" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H43" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I43" s="9"/>
       <c r="J43" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="3" t="s">
         <v>109</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>104</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>110</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>15</v>
       </c>
@@ -2238,53 +2269,55 @@
       </c>
       <c r="G50" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H50" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I50" s="9"/>
       <c r="J50" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="3" t="s">
         <v>127</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>128</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>129</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E51" s="7"/>
+      <c r="E51" s="8">
+        <v>289990</v>
+      </c>
       <c r="F51" s="7">
-        <v>289990</v>
+        <v>144995</v>
       </c>
       <c r="G51" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H51" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I51" s="9"/>
       <c r="J51" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="3" t="s">
         <v>130</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>132</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>15</v>
       </c>
@@ -2294,81 +2327,85 @@
       </c>
       <c r="G52" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H52" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I52" s="9"/>
       <c r="J52" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>135</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E53" s="7"/>
+      <c r="E53" s="8">
+        <v>284990</v>
+      </c>
       <c r="F53" s="7">
-        <v>284990</v>
+        <v>156744</v>
       </c>
       <c r="G53" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H53" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I53" s="9"/>
       <c r="J53" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="3" t="s">
         <v>136</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E54" s="7"/>
+      <c r="E54" s="8">
+        <v>346990</v>
+      </c>
       <c r="F54" s="7">
-        <v>346990</v>
+        <v>190844</v>
       </c>
       <c r="G54" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H54" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I54" s="9"/>
       <c r="J54" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>140</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>141</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>15</v>
       </c>
@@ -2580,68 +2617,100 @@
       </c>
       <c r="G62" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H62" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I62" s="9"/>
       <c r="J62" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="3" t="s">
         <v>161</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E63" s="7"/>
+      <c r="E63" s="8">
+        <v>79800</v>
+      </c>
       <c r="F63" s="7">
-        <v>79800</v>
+        <v>49476</v>
       </c>
       <c r="G63" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H63" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I63" s="9"/>
       <c r="J63" s="9" t="s">
         <v>16</v>
       </c>
     </row>
+    <row r="64" spans="1:10">
+      <c r="A64" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="D64" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E64" s="8">
+        <v>57000</v>
+      </c>
+      <c r="F64" s="7">
+        <v>39900</v>
+      </c>
+      <c r="G64" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H64" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I64" s="9"/>
+      <c r="J64" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A4:J63"/>
+  <autoFilter ref="A4:J64"/>
   <mergeCells>
     <mergeCell ref="A5:J5"/>
     <mergeCell ref="A10:J10"/>
     <mergeCell ref="A21:J21"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="A30:J30"/>
     <mergeCell ref="A36:J36"/>
     <mergeCell ref="A41:J41"/>
     <mergeCell ref="A45:J45"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="H6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="J6" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_4"/>
     <hyperlink ref="H7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="J7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="H8" r:id="rId_hyperlink_8"/>
     <hyperlink ref="J8" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_10"/>
     <hyperlink ref="H9" r:id="rId_hyperlink_11"/>
     <hyperlink ref="J9" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_13"/>
     <hyperlink ref="H11" r:id="rId_hyperlink_14"/>
@@ -2762,82 +2831,85 @@
     <hyperlink ref="J55" r:id="rId_hyperlink_129"/>
     <hyperlink ref="G56" r:id="rId_hyperlink_130"/>
     <hyperlink ref="H56" r:id="rId_hyperlink_131"/>
     <hyperlink ref="J56" r:id="rId_hyperlink_132"/>
     <hyperlink ref="G57" r:id="rId_hyperlink_133"/>
     <hyperlink ref="H57" r:id="rId_hyperlink_134"/>
     <hyperlink ref="J57" r:id="rId_hyperlink_135"/>
     <hyperlink ref="G58" r:id="rId_hyperlink_136"/>
     <hyperlink ref="H58" r:id="rId_hyperlink_137"/>
     <hyperlink ref="J58" r:id="rId_hyperlink_138"/>
     <hyperlink ref="G59" r:id="rId_hyperlink_139"/>
     <hyperlink ref="H59" r:id="rId_hyperlink_140"/>
     <hyperlink ref="J59" r:id="rId_hyperlink_141"/>
     <hyperlink ref="G60" r:id="rId_hyperlink_142"/>
     <hyperlink ref="H60" r:id="rId_hyperlink_143"/>
     <hyperlink ref="J60" r:id="rId_hyperlink_144"/>
     <hyperlink ref="G61" r:id="rId_hyperlink_145"/>
     <hyperlink ref="H61" r:id="rId_hyperlink_146"/>
     <hyperlink ref="J61" r:id="rId_hyperlink_147"/>
     <hyperlink ref="G62" r:id="rId_hyperlink_148"/>
     <hyperlink ref="H62" r:id="rId_hyperlink_149"/>
     <hyperlink ref="J62" r:id="rId_hyperlink_150"/>
     <hyperlink ref="G63" r:id="rId_hyperlink_151"/>
     <hyperlink ref="H63" r:id="rId_hyperlink_152"/>
     <hyperlink ref="J63" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="G64" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="H64" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="J64" r:id="rId_hyperlink_156"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Price</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>FriendlyCMS by Lazutin Igor Andreevich</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>tonewinner.mms.ru catalog price 25.05.2026 06:33</dc:title>
+  <dc:title>tonewinner.mms.ru catalog price 10.07.2026 22:51</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>