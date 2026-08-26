--- v3 (2026-07-10)
+++ v4 (2026-08-26)
@@ -7,60 +7,60 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Price'!$A$4:$J$64</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Price'!$A$4:$J$65</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
-[...1 lines deleted...]
-    <t>Прайс-лист на 10.07.2026 22:51</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+  <si>
+    <t>Прайс-лист на 26.08.2026 21:54</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Старая цена</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Миниатюра</t>
   </si>
@@ -89,50 +89,53 @@
     <t>Смотреть на сайте</t>
   </si>
   <si>
     <t>YX-01P</t>
   </si>
   <si>
     <t>Комплект акустических систем  5.1.4</t>
   </si>
   <si>
     <t>TWYX01SSET</t>
   </si>
   <si>
     <t>BL-5</t>
   </si>
   <si>
     <t>Полочная акустическая система</t>
   </si>
   <si>
     <t>TWBL5</t>
   </si>
   <si>
     <t>TD-7SE</t>
   </si>
   <si>
     <t>TWTD7SE</t>
+  </si>
+  <si>
+    <t>АРХИВ МОДЕЛЕЙ</t>
   </si>
   <si>
     <t>КАБЕЛИ и АКСЕССУАРЫ</t>
   </si>
   <si>
     <t>AC-1</t>
   </si>
   <si>
     <t>Межблочный кабель</t>
   </si>
   <si>
     <t>TWAC1</t>
   </si>
   <si>
     <t>есть</t>
   </si>
   <si>
     <t>AC-6</t>
   </si>
   <si>
     <t>TWAC6</t>
   </si>
   <si>
     <t>CO-1</t>
   </si>
@@ -976,55 +979,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-yx-01s-set-512-akusticheskaya-sistema-atmos_id4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-yx-01s-set-512-akusticheskaya-sistema-atmos_id4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-yx-01s-set-5-1-2" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-yx-01s-set-512-akusticheskaya-sistema-atmos_id4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-yx-01s-set-512-akusticheskaya-sistema-atmos_id4_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-yx-01p-set-5-1-2" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/bl-5_id29_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_bl-5_id29_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-bl-5" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/td-7se_id32_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_td-7se_id32_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-td-7se" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ac-1_id34_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ac-1_id34_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ac-1" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ac-6_id35_6.png" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ac-6_id35_6.png" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ac-6" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/co-1_id36_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_co-1_id36_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-co-1" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/co-6_id37_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_co-6_id37_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-co-6" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/gq-2_id38_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_gq-2_id38_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-gq-2" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/gq-6_id39_3.png" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_gq-6_id39_3.png" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-gq-6" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/px-1_id40_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_px-1_id40_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-px-1" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/sc-1_id41_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_sc-1_id41_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-sc-1" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/sc-6_id42_5.png" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_sc-6_id42_5.png" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-sc-6" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/etm-3_id77_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_etm-3_id77_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-etm-3" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ty-i30-cifrovoi-mediapleer_id7_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ty-i30-cifrovoi-mediapleer_id7_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ty-i30" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ty-1cd-cd-pleer_id10_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ty-1cd-cd-pleer_id10_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ty-1cd" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ty-50-cifrovoi-cd-pleer_id5_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ty-50-cifrovoi-cd-pleer_id5_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ty-50" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ty-30-cd-pleer_id6_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ty-30-cd-pleer_id6_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ty-30" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-at-300-934-dolby-atmos-dts-x-processor_id20_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-at-300-934-dolby-atmos-dts-x-processor_id20_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-at-300-9-3-4" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-at-200-724-dolby-atmos-dts-x-processor_id21_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-at-200-724-dolby-atmos-dts-x-processor_id21_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-at-200-7-2-4" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-7300hd_id33_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-7300hd_id33_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-7300hd" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-at-2000-724-dolby-atmos-dts-x-av-resiver_id17_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-at-2000-724-dolby-atmos-dts-x-av-resiver_id17_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-at-2000-7-2-4" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-hd-3100-512-dolby-atmos-dts-x-av-resiver_id18_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-hd-3100-512-dolby-atmos-dts-x-av-resiver_id18_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-hd-3100-5-1-2" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/at-2300_id19_5.png" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_at-2300_id19_5.png" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-at-2300-5-1-2" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/0/at-2700_id45_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/0/thumbs/t_at-2700_id45_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tone-winner-at-2700" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/0/at-2900_id46_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/0/thumbs/t_at-2900_id46_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tone-winner-at-2900" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/sub-12td_id1_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_sub-12td_id1_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-sub-12td" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/sw-d2000_id69_7_6a0f0b44cec3f.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_sw-d2000_id69_7_6a0f0b44cec3f.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-sw-d2000" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/sw-d4000_id70_8_6a0f0beec8264.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_sw-d4000_id70_8_6a0f0beec8264.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-sw-d4000" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/0/sw-1000_id73_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/0/thumbs/t_sw-1000_id73_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/sw-1000" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-tv-20-21-saundbar_id2_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-tv-20-21-saundbar_id2_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-tv-20-2-1" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-at-02-212-saundbar-atmos_id3_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-at-02-212-saundbar-atmos_id3_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-at-02-2-1-2" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/tv-20l_id26_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_tv-20l_id26_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-tv-20l-2-1" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-66d-2x85vt-usilitel_id8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-66d-2x85vt-usilitel_id8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-66d" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-2500-2x500vt-av-usilitel_id12_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-2500-2x500vt-av-usilitel_id12_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-2500" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-5100pa-plus-5x100vt-av-usilitel_id13_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-5100pa-plus-5x100vt-av-usilitel_id13_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-5100pa-plus" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-86d-2x120vt-usilitel_id9_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-86d-2x120vt-usilitel_id9_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-86d" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-1pa-usilitel_id11_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-1pa-usilitel_id11_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-1pa" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-7300pa-plus-7x300vt-av-usilitel_id14_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-7300pa-plus-7x300vt-av-usilitel_id14_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-7300pa-plus" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-1pre-plus-predusilitel_id22_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-1pre-plus-predusilitel_id22_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-1pre-plus" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-3pro_id23_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-3pro_id23_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-3pro" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/tonewinner-ad-2pro-plus-usilitel-2-x-200vt_id24_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tonewinner/0/thumbs/t_tonewinner-ad-2pro-plus-usilitel-2-x-200vt_id24_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-2pro" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ef-100_id30_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ef-100_id30_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ef-100" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-8300pa_id43_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-8300pa_id43_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-8300pa" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-99d_id47_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-99d_id47_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tone-winner-ad-99d" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-2500pro_id48_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-2500pro_id48_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-2500pro" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-89d_id65_3.png" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-89d_id65_3.png" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-89d" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-1pa-plus-black_id75_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-1pa-plus-black_id75_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-1pa-plus-black" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-66dpro_id74_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-66dpro_id74_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-66d-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-1pre-plus-black_id76_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-1pre-plus-black_id76_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-1pre-plus-black" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/tone-winner-ad-3240pa_id78_1_6a0af9e406199.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_tone-winner-ad-3240pa_id78_1_6a0af9e406199.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/ad-3240pa" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/ad-66dpro-80_id80_1_6a22a82018d9d.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/images/products/tone-winner/0/thumbs/t_ad-66dpro-80_id80_1_6a22a82018d9d.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonewinner.mms.ru/catalog/tonewinner-ad-60-black" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J64"/>
+  <dimension ref="A1:J65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A45" sqref="A45:J45"/>
+      <selection pane="bottomLeft" activeCell="A46" sqref="A46:J46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="17" customWidth="true" style="0"/>
     <col min="6" max="6" width="19" customWidth="true" style="0"/>
     <col min="7" max="7" width="26" customWidth="true" style="0"/>
     <col min="8" max="8" width="19" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="27" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
@@ -1175,1741 +1178,1748 @@
         <v>7</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I9" s="9"/>
       <c r="J9" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
     </row>
     <row r="11" spans="1:10">
-      <c r="A11" s="3" t="s">
+      <c r="A11" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="3" t="s">
-[...23 lines deleted...]
-      </c>
+      <c r="B11" s="11"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11"/>
+      <c r="H11" s="11"/>
+      <c r="I11" s="11"/>
+      <c r="J11" s="11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E12" s="8">
-        <v>16990</v>
+        <v>9990</v>
       </c>
       <c r="F12" s="7">
-        <v>9344</v>
+        <v>5495</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I12" s="9"/>
       <c r="J12" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="B13" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" s="5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E13" s="8">
-        <v>6800</v>
+        <v>16990</v>
       </c>
       <c r="F13" s="7">
-        <v>3740</v>
+        <v>9345</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H13" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I13" s="9"/>
       <c r="J13" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="3" t="s">
-[...6 lines deleted...]
-        <v>37</v>
+      <c r="D14" s="5" t="s">
+        <v>30</v>
       </c>
       <c r="E14" s="8">
-        <v>9800</v>
+        <v>6800</v>
       </c>
       <c r="F14" s="7">
-        <v>5390</v>
+        <v>3740</v>
       </c>
       <c r="G14" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H14" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I14" s="9"/>
       <c r="J14" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="B15" s="3" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="E15" s="7"/>
       <c r="F15" s="7">
-        <v>484</v>
+        <v>9800</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I15" s="9"/>
       <c r="J15" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="B16" s="3" t="s">
-[...6 lines deleted...]
-        <v>37</v>
+      <c r="D16" s="5" t="s">
+        <v>30</v>
       </c>
       <c r="E16" s="8">
-        <v>1590</v>
+        <v>880</v>
       </c>
       <c r="F16" s="7">
-        <v>874</v>
+        <v>484</v>
       </c>
       <c r="G16" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H16" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I16" s="9"/>
       <c r="J16" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="B17" s="3" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E17" s="7"/>
       <c r="F17" s="7">
-        <v>6490</v>
+        <v>1590</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I17" s="9"/>
       <c r="J17" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B18" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" s="5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E18" s="8">
-        <v>12800</v>
+        <v>11800</v>
       </c>
       <c r="F18" s="7">
-        <v>6400</v>
+        <v>6490</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I18" s="9"/>
       <c r="J18" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="B19" s="3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="D19" s="5" t="s">
+        <v>30</v>
       </c>
       <c r="E19" s="8">
-        <v>27990</v>
+        <v>12800</v>
       </c>
       <c r="F19" s="7">
-        <v>15394</v>
+        <v>6400</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I19" s="9"/>
       <c r="J19" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="B20" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D20" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="E20" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="E20" s="7"/>
       <c r="F20" s="7">
-        <v>2495</v>
+        <v>27990</v>
       </c>
       <c r="G20" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I20" s="9"/>
       <c r="J20" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:10">
-      <c r="A21" s="10" t="s">
+      <c r="A21" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="B21" s="11"/>
-[...7 lines deleted...]
-      <c r="J21" s="11"/>
+      <c r="D21" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E21" s="8">
+        <v>4990</v>
+      </c>
+      <c r="F21" s="7">
+        <v>2495</v>
+      </c>
+      <c r="G21" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H21" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I21" s="9"/>
+      <c r="J21" s="9" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="22" spans="1:10">
-      <c r="A22" s="3" t="s">
+      <c r="A22" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B22" s="3" t="s">
-[...21 lines deleted...]
-      </c>
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="11"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C23" s="3" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="7">
-        <v>146990</v>
+        <v>59990</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H23" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I23" s="9"/>
       <c r="J23" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C24" s="3" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="7">
-        <v>73990</v>
+        <v>146990</v>
       </c>
       <c r="G24" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H24" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I24" s="9"/>
       <c r="J24" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="B25" s="3" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D25" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E25" s="7"/>
       <c r="F25" s="7">
-        <v>35400</v>
+        <v>73990</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I25" s="9"/>
       <c r="J25" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:10">
-      <c r="A26" s="10" t="s">
+      <c r="A26" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C26" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="B26" s="11"/>
-[...7 lines deleted...]
-      <c r="J26" s="11"/>
+      <c r="D26" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E26" s="8">
+        <v>59000</v>
+      </c>
+      <c r="F26" s="7">
+        <v>35400</v>
+      </c>
+      <c r="G26" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H26" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I26" s="9"/>
+      <c r="J26" s="9" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="27" spans="1:10">
-      <c r="A27" s="3" t="s">
+      <c r="A27" s="10" t="s">
         <v>66</v>
       </c>
-      <c r="B27" s="3" t="s">
-[...21 lines deleted...]
-      </c>
+      <c r="B27" s="11"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="11"/>
+      <c r="H27" s="11"/>
+      <c r="I27" s="11"/>
+      <c r="J27" s="11"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C28" s="3" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="7">
-        <v>129900</v>
+        <v>129000</v>
       </c>
       <c r="G28" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H28" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I28" s="9"/>
       <c r="J28" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C29" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="B29" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D29" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="E29" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="E29" s="7"/>
       <c r="F29" s="7">
-        <v>87994</v>
+        <v>129900</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H29" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I29" s="9"/>
       <c r="J29" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:10">
-      <c r="A30" s="10" t="s">
+      <c r="A30" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C30" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="B30" s="11"/>
-[...7 lines deleted...]
-      <c r="J30" s="11"/>
+      <c r="D30" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E30" s="8">
+        <v>159990</v>
+      </c>
+      <c r="F30" s="7">
+        <v>87994</v>
+      </c>
+      <c r="G30" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H30" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I30" s="9"/>
+      <c r="J30" s="9" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="31" spans="1:10">
-      <c r="A31" s="3" t="s">
+      <c r="A31" s="10" t="s">
         <v>76</v>
       </c>
-      <c r="B31" s="3" t="s">
-[...23 lines deleted...]
-      </c>
+      <c r="B31" s="11"/>
+      <c r="C31" s="11"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="11"/>
+      <c r="G31" s="11"/>
+      <c r="H31" s="11"/>
+      <c r="I31" s="11"/>
+      <c r="J31" s="11"/>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C32" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="B32" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D32" s="5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E32" s="8">
-        <v>99990</v>
+        <v>179990</v>
       </c>
       <c r="F32" s="7">
-        <v>64994</v>
+        <v>116994</v>
       </c>
       <c r="G32" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H32" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I32" s="9"/>
       <c r="J32" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="C33" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="B33" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D33" s="5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E33" s="8">
-        <v>79990</v>
+        <v>99990</v>
       </c>
       <c r="F33" s="7">
-        <v>51994</v>
+        <v>74993</v>
       </c>
       <c r="G33" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H33" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I33" s="9"/>
       <c r="J33" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="C34" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="B34" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D34" s="5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E34" s="8">
-        <v>69990</v>
+        <v>79990</v>
       </c>
       <c r="F34" s="7">
-        <v>45494</v>
+        <v>51994</v>
       </c>
       <c r="G34" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H34" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I34" s="9"/>
       <c r="J34" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C35" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="B35" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D35" s="5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E35" s="8">
-        <v>149990</v>
+        <v>69990</v>
       </c>
       <c r="F35" s="7">
-        <v>89994</v>
+        <v>45494</v>
       </c>
       <c r="G35" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H35" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I35" s="9"/>
       <c r="J35" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:10">
-      <c r="A36" s="10" t="s">
+      <c r="A36" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C36" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="B36" s="11"/>
-[...7 lines deleted...]
-      <c r="J36" s="11"/>
+      <c r="D36" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E36" s="8">
+        <v>149990</v>
+      </c>
+      <c r="F36" s="7">
+        <v>89994</v>
+      </c>
+      <c r="G36" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H36" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I36" s="9"/>
+      <c r="J36" s="9" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="37" spans="1:10">
-      <c r="A37" s="3" t="s">
+      <c r="A37" s="10" t="s">
         <v>91</v>
       </c>
-      <c r="B37" s="3" t="s">
-[...21 lines deleted...]
-      </c>
+      <c r="B37" s="11"/>
+      <c r="C37" s="11"/>
+      <c r="D37" s="11"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11"/>
+      <c r="H37" s="11"/>
+      <c r="I37" s="11"/>
+      <c r="J37" s="11"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="C38" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="B38" s="3" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D38" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E38" s="7"/>
       <c r="F38" s="7">
-        <v>47280</v>
+        <v>89990</v>
       </c>
       <c r="G38" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H38" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I38" s="9"/>
       <c r="J38" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="C39" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="B39" s="3" t="s">
-[...6 lines deleted...]
-        <v>29</v>
+      <c r="D39" s="6" t="s">
+        <v>38</v>
       </c>
       <c r="E39" s="8">
-        <v>118800</v>
+        <v>78800</v>
       </c>
       <c r="F39" s="7">
-        <v>71280</v>
+        <v>55160</v>
       </c>
       <c r="G39" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H39" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I39" s="9"/>
       <c r="J39" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="C40" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="B40" s="3" t="s">
-[...8 lines deleted...]
-      <c r="E40" s="7"/>
+      <c r="D40" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E40" s="8">
+        <v>118800</v>
+      </c>
       <c r="F40" s="7">
-        <v>52990</v>
+        <v>71280</v>
       </c>
       <c r="G40" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H40" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I40" s="9"/>
       <c r="J40" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:10">
-      <c r="A41" s="10" t="s">
+      <c r="A41" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C41" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="B41" s="11"/>
-[...7 lines deleted...]
-      <c r="J41" s="11"/>
+      <c r="D41" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7">
+        <v>52990</v>
+      </c>
+      <c r="G41" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H41" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I41" s="9"/>
+      <c r="J41" s="9" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="42" spans="1:10">
-      <c r="A42" s="3" t="s">
+      <c r="A42" s="10" t="s">
         <v>103</v>
       </c>
-      <c r="B42" s="3" t="s">
-[...21 lines deleted...]
-      </c>
+      <c r="B42" s="11"/>
+      <c r="C42" s="11"/>
+      <c r="D42" s="11"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="11"/>
+      <c r="G42" s="11"/>
+      <c r="H42" s="11"/>
+      <c r="I42" s="11"/>
+      <c r="J42" s="11"/>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C43" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="B43" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D43" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="E43" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="E43" s="7"/>
       <c r="F43" s="7">
-        <v>58494</v>
+        <v>23990</v>
       </c>
       <c r="G43" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H43" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I43" s="9"/>
       <c r="J43" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="C44" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B44" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D44" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E44" s="8">
-        <v>29990</v>
+        <v>89990</v>
       </c>
       <c r="F44" s="7">
-        <v>17994</v>
+        <v>58494</v>
       </c>
       <c r="G44" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H44" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I44" s="9"/>
       <c r="J44" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:10">
-      <c r="A45" s="10" t="s">
+      <c r="A45" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C45" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="B45" s="11"/>
-[...7 lines deleted...]
-      <c r="J45" s="11"/>
+      <c r="D45" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E45" s="8">
+        <v>29990</v>
+      </c>
+      <c r="F45" s="7">
+        <v>17994</v>
+      </c>
+      <c r="G45" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H45" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I45" s="9"/>
+      <c r="J45" s="9" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="46" spans="1:10">
-      <c r="A46" s="3" t="s">
+      <c r="A46" s="10" t="s">
         <v>112</v>
       </c>
-      <c r="B46" s="3" t="s">
-[...23 lines deleted...]
-      </c>
+      <c r="B46" s="11"/>
+      <c r="C46" s="11"/>
+      <c r="D46" s="11"/>
+      <c r="E46" s="11"/>
+      <c r="F46" s="11"/>
+      <c r="G46" s="11"/>
+      <c r="H46" s="11"/>
+      <c r="I46" s="11"/>
+      <c r="J46" s="11"/>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C47" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="B47" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D47" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E47" s="8">
-        <v>194990</v>
+        <v>84990</v>
       </c>
       <c r="F47" s="7">
-        <v>97495</v>
+        <v>55244</v>
       </c>
       <c r="G47" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H47" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I47" s="9"/>
       <c r="J47" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="C48" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="B48" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D48" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="E48" s="7"/>
+      <c r="E48" s="8">
+        <v>194990</v>
+      </c>
       <c r="F48" s="7">
-        <v>69990</v>
+        <v>97495</v>
       </c>
       <c r="G48" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H48" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I48" s="9"/>
       <c r="J48" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="C49" s="3" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="7">
-        <v>129990</v>
+        <v>69990</v>
       </c>
       <c r="G49" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H49" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I49" s="9"/>
       <c r="J49" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="C50" s="3" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E50" s="7"/>
       <c r="F50" s="7">
-        <v>358990</v>
+        <v>129990</v>
       </c>
       <c r="G50" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H50" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I50" s="9"/>
       <c r="J50" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C51" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="B51" s="3" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D51" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E51" s="7"/>
       <c r="F51" s="7">
-        <v>144995</v>
+        <v>358990</v>
       </c>
       <c r="G51" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H51" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I51" s="9"/>
       <c r="J51" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C52" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="B52" s="3" t="s">
-[...8 lines deleted...]
-      <c r="E52" s="7"/>
+      <c r="D52" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E52" s="8">
+        <v>289990</v>
+      </c>
       <c r="F52" s="7">
-        <v>178990</v>
+        <v>144995</v>
       </c>
       <c r="G52" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H52" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I52" s="9"/>
       <c r="J52" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C53" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="B53" s="3" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D53" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E53" s="7"/>
       <c r="F53" s="7">
-        <v>156744</v>
+        <v>178990</v>
       </c>
       <c r="G53" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H53" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I53" s="9"/>
       <c r="J53" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C54" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="B54" s="3" t="s">
-[...6 lines deleted...]
-        <v>29</v>
+      <c r="D54" s="6" t="s">
+        <v>38</v>
       </c>
       <c r="E54" s="8">
-        <v>346990</v>
+        <v>284990</v>
       </c>
       <c r="F54" s="7">
-        <v>190844</v>
+        <v>156745</v>
       </c>
       <c r="G54" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H54" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I54" s="9"/>
       <c r="J54" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C55" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="B55" s="3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="D55" s="6" t="s">
+        <v>38</v>
       </c>
       <c r="E55" s="8">
-        <v>39990</v>
+        <v>346990</v>
       </c>
       <c r="F55" s="7">
-        <v>27993</v>
+        <v>190845</v>
       </c>
       <c r="G55" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H55" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I55" s="9"/>
       <c r="J55" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="C56" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="B56" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D56" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="E56" s="7"/>
+      <c r="E56" s="8">
+        <v>39990</v>
+      </c>
       <c r="F56" s="7">
-        <v>232990</v>
+        <v>27993</v>
       </c>
       <c r="G56" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H56" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I56" s="9"/>
       <c r="J56" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C57" s="3" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E57" s="7"/>
       <c r="F57" s="7">
-        <v>187990</v>
+        <v>232990</v>
       </c>
       <c r="G57" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H57" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I57" s="9"/>
       <c r="J57" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C58" s="3" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="D58" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E58" s="7"/>
       <c r="F58" s="7">
-        <v>207990</v>
+        <v>187990</v>
       </c>
       <c r="G58" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H58" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I58" s="9"/>
       <c r="J58" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="C59" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B59" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D59" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="E59" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="E59" s="7"/>
       <c r="F59" s="7">
-        <v>98794</v>
+        <v>207990</v>
       </c>
       <c r="G59" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H59" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I59" s="9"/>
       <c r="J59" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="C60" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B60" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D60" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="E60" s="7"/>
+      <c r="E60" s="8">
+        <v>151990</v>
+      </c>
       <c r="F60" s="7">
-        <v>368990</v>
+        <v>98794</v>
       </c>
       <c r="G60" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H60" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I60" s="9"/>
       <c r="J60" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C61" s="3" t="s">
         <v>156</v>
       </c>
-      <c r="B61" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D61" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="E61" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="E61" s="7"/>
       <c r="F61" s="7">
-        <v>37595</v>
+        <v>368990</v>
       </c>
       <c r="G61" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H61" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I61" s="9"/>
       <c r="J61" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="C62" s="3" t="s">
         <v>159</v>
       </c>
-      <c r="B62" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D62" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="E62" s="7"/>
+      <c r="E62" s="8">
+        <v>79990</v>
+      </c>
       <c r="F62" s="7">
-        <v>181990</v>
+        <v>37595</v>
       </c>
       <c r="G62" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H62" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I62" s="9"/>
       <c r="J62" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C63" s="3" t="s">
         <v>161</v>
       </c>
-      <c r="B63" s="3" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D63" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E63" s="7"/>
       <c r="F63" s="7">
-        <v>49476</v>
+        <v>181990</v>
       </c>
       <c r="G63" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H63" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I63" s="9"/>
       <c r="J63" s="9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="C64" s="3" t="s">
         <v>164</v>
       </c>
-      <c r="B64" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D64" s="6" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="E64" s="7"/>
       <c r="F64" s="7">
-        <v>39900</v>
+        <v>79800</v>
       </c>
       <c r="G64" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H64" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I64" s="9"/>
       <c r="J64" s="9" t="s">
         <v>16</v>
       </c>
     </row>
+    <row r="65" spans="1:10">
+      <c r="A65" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E65" s="8">
+        <v>57000</v>
+      </c>
+      <c r="F65" s="7">
+        <v>39900</v>
+      </c>
+      <c r="G65" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H65" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I65" s="9"/>
+      <c r="J65" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A4:J64"/>
+  <autoFilter ref="A4:J65"/>
   <mergeCells>
     <mergeCell ref="A5:J5"/>
     <mergeCell ref="A10:J10"/>
-    <mergeCell ref="A21:J21"/>
-[...4 lines deleted...]
-    <mergeCell ref="A45:J45"/>
+    <mergeCell ref="A11:J11"/>
+    <mergeCell ref="A22:J22"/>
+    <mergeCell ref="A27:J27"/>
+    <mergeCell ref="A31:J31"/>
+    <mergeCell ref="A37:J37"/>
+    <mergeCell ref="A42:J42"/>
+    <mergeCell ref="A46:J46"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="H6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="J6" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_4"/>
     <hyperlink ref="H7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="J7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="H8" r:id="rId_hyperlink_8"/>
     <hyperlink ref="J8" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_10"/>
     <hyperlink ref="H9" r:id="rId_hyperlink_11"/>
     <hyperlink ref="J9" r:id="rId_hyperlink_12"/>
-    <hyperlink ref="G11" r:id="rId_hyperlink_13"/>
-[...142 lines deleted...]
-    <hyperlink ref="J64" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="G12" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="H12" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="J12" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="G13" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="H13" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="J13" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="G14" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="H14" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="J14" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="G15" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="H15" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="J15" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="G16" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="H16" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="J16" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="G17" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="H17" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="J17" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="G18" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="H18" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="J18" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="G19" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="H19" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="J19" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="G20" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="H20" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="J20" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="G21" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="H21" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="J21" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="G23" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="H23" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="J23" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="G24" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="H24" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="J24" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="G25" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="H25" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="J25" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="G26" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="H26" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="J26" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="G28" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="H28" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="J28" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="G29" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="H29" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="J29" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="G30" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="H30" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="J30" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="G32" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="H32" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="J32" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="G33" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="H33" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="J33" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="G34" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="H34" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="J34" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="G35" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="H35" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="J35" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="G36" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="H36" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="J36" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="G38" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="H38" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="J38" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="G39" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="H39" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="J39" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="G40" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="H40" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="J40" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="G41" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="H41" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="J41" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="G43" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="H43" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="J43" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="G44" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="H44" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="J44" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="G45" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="H45" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="J45" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="G47" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="H47" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="J47" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="G48" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="H48" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="J48" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="G49" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="H49" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="J49" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="G50" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="H50" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="J50" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="G51" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="H51" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="J51" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="G52" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="H52" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="J52" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="G53" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="H53" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="J53" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="G54" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="H54" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="J54" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="G55" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="H55" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="J55" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="G56" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="H56" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="J56" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="G57" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="H57" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="J57" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="G58" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="H58" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="J58" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="G59" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="H59" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="J59" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="G60" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="H60" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="J60" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="G61" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="H61" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="J61" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="G62" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="H62" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="J62" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="G63" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="H63" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="J63" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="G64" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="H64" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="J64" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="G65" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="H65" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="J65" r:id="rId_hyperlink_156"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Price</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>FriendlyCMS by Lazutin Igor Andreevich</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>tonewinner.mms.ru catalog price 10.07.2026 22:51</dc:title>
+  <dc:title>tonewinner.mms.ru catalog price 26.08.2026 21:54</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>